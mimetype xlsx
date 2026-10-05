--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd34b2742164a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653fff341d2e46d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c38a58c3e004883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ae12c8fefc49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bd8475044246a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c38a58c3e004883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7af8aa40d7447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ae12c8fefc49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>114,001</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,814</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>115,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>