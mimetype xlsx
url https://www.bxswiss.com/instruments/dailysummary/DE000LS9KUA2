--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653fff341d2e46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f2c30b8c44496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ae12c8fefc49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7739588b3f7d4a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7af8aa40d7447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ae12c8fefc49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fc7f12a474445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7739588b3f7d4a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>114,574</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,394</x:t>
-[...463 lines deleted...]
-          <x:t>115,700</x:t>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>