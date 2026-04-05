--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de58d3f60ee4e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14640d225a334885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d48b0b686ab4b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1dcdb7fd1a94f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9facd6908c8479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d48b0b686ab4b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571fce4ab8e24846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1dcdb7fd1a94f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>108,694</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>108,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,624</x:t>
-[...512 lines deleted...]
-          <x:t>108,540</x:t>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>