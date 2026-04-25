--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14640d225a334885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5362472b681c4c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1dcdb7fd1a94f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05132120e17c488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R571fce4ab8e24846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1dcdb7fd1a94f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52906e7789e4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05132120e17c488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>109,780</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,709</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>109,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,646</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>