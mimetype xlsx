--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5362472b681c4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0311a6da95f4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05132120e17c488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbdbc1ae314841b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52906e7789e4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05132120e17c488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec5011e890743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbdbc1ae314841b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>