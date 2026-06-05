--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0311a6da95f4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4484265a1fd4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbdbc1ae314841b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bfc2c627f74bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec5011e890743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbdbc1ae314841b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7e27ad286f4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bfc2c627f74bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>112,378</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,283</x:t>
-[...269 lines deleted...]
-          <x:t>113,222</x:t>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>113,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,302</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>112,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>