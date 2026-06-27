--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4484265a1fd4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53e6b919b3d422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bfc2c627f74bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46115a9ae1d24840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7e27ad286f4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bfc2c627f74bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd181e085cead4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46115a9ae1d24840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>113,222</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>113,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,302</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>113,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,564</x:t>
-[...323 lines deleted...]
-          <x:t>113,735</x:t>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>