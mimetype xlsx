--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53e6b919b3d422d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bcc8719dae49ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46115a9ae1d24840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec2a958a67a741e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd181e085cead4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46115a9ae1d24840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f5e4f1255147f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec2a958a67a741e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>113,165</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,029</x:t>
-[...328 lines deleted...]
-          <x:t>111,765</x:t>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>