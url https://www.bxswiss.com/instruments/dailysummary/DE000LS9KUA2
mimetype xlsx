--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16bcc8719dae49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5c1138416b4d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec2a958a67a741e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61afd591f31845d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f5e4f1255147f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec2a958a67a741e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0a202d8107402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61afd591f31845d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>112,365</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,329</x:t>
-[...301 lines deleted...]
-          <x:t>115,637</x:t>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>