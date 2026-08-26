--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5c1138416b4d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ebd1d0debb4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61afd591f31845d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5617b7ae7d34ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0a202d8107402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61afd591f31845d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c51b8411654889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5617b7ae7d34ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>