--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ebd1d0debb4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd34b2742164a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5617b7ae7d34ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c38a58c3e004883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c51b8411654889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5617b7ae7d34ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1bd8475044246a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c38a58c3e004883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>chance-wachstum-plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KUA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>115,030</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,042</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>