--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e14a82f9144b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffb9f7676eb4bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbf968547a14ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e98701b8d264b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd881ebecfac84fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbf968547a14ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4de9dcc727a43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e98701b8d264b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,028</x:t>
-[...318 lines deleted...]
-          <x:t>98,164</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,117</x:t>
-[...166 lines deleted...]
-          <x:t>97,889</x:t>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>