--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdffb9f7676eb4bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c34f1069bed4ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e98701b8d264b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94977883ff44447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4de9dcc727a43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e98701b8d264b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f753fdc74924daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94977883ff44447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,164</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,117</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>98,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,931</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>