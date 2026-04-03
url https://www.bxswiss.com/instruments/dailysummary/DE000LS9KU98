--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra676b29755114785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f899fc791594567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25354425dde40d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0111f8d8a946ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6578fa83fb74016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25354425dde40d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8bcf7a9ddc143ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0111f8d8a946ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>