--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f899fc791594567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ce59946dab4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0111f8d8a946ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc091bbc4e64f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8bcf7a9ddc143ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0111f8d8a946ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb474ee86c4534294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc091bbc4e64f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>91,338</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,678</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>