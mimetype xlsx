--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ce59946dab4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d09d416d9bc45c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc091bbc4e64f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526d95ad2a224310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb474ee86c4534294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc091bbc4e64f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42a765bbe6c4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526d95ad2a224310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>