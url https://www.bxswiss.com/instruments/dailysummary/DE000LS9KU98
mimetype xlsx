--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d09d416d9bc45c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2b2445f66d45ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526d95ad2a224310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472fa54a2165472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42a765bbe6c4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526d95ad2a224310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ffaf1a27094e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472fa54a2165472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,105</x:t>
-[...151 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>90,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,514</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>89,493</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>