--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe2b2445f66d45ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf999b0755c841a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472fa54a2165472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941a88a9e2b5448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ffaf1a27094e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472fa54a2165472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0b319adebd467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941a88a9e2b5448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,642</x:t>
-[...53 lines deleted...]
-          <x:t>91,870</x:t>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,191</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,168</x:t>
-[...399 lines deleted...]
-          <x:t>91,197</x:t>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,370</x:t>
-[...112 lines deleted...]
-          <x:t>90,980</x:t>
+          <x:t>90,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>