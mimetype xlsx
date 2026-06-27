--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf999b0755c841a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffb48fe7cbb4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R941a88a9e2b5448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42f7413a14e428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0b319adebd467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R941a88a9e2b5448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1bd0308bd4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42f7413a14e428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,687</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>