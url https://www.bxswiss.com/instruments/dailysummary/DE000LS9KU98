--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffb48fe7cbb4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23651fba6d84cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42f7413a14e428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19795022a8e249f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b1bd0308bd4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42f7413a14e428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ad18381bc44c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19795022a8e249f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>92,711</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>