--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23651fba6d84cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb489cb7b47c48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19795022a8e249f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a3e0e5ff3142be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ad18381bc44c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19795022a8e249f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06dd22aace45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a3e0e5ff3142be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>