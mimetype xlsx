--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb489cb7b47c48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e14a82f9144b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a3e0e5ff3142be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbf968547a14ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd06dd22aace45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a3e0e5ff3142be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd881ebecfac84fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbf968547a14ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HDAX-Werte select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>97,796</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,607</x:t>
-[...119 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,745</x:t>
-[...144 lines deleted...]
-          <x:t>98,184</x:t>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>