--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a6e6a4f80c4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d85e65e76c4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9732b450df5c44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6398c855544b4c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb432c094cd1f41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9732b450df5c44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe324256a16491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6398c855544b4c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>116,525</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,117</x:t>
-[...119 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,374</x:t>
-[...333 lines deleted...]
-          <x:t>115,440</x:t>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>