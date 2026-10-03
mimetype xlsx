--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d85e65e76c4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a6050acaaa4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6398c855544b4c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e74e9e7afa04080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe324256a16491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6398c855544b4c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91f21ce803e48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e74e9e7afa04080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,527</x:t>
-[...441 lines deleted...]
-          <x:t>115,803</x:t>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>