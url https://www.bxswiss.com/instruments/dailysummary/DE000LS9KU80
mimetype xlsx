--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a6050acaaa4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef910faf61b4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e74e9e7afa04080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89d7ad2f8c74334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91f21ce803e48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e74e9e7afa04080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009cc5df3e0e4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89d7ad2f8c74334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,998</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>115,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>