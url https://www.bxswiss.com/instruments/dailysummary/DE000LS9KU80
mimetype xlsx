--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cf1977229d44ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739fe27473114923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R840a89cc0b404c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a18e32f8a94b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde1bdb641114a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R840a89cc0b404c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3165a20a6f714954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a18e32f8a94b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...112 lines deleted...]
-          <x:t>105,116</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,415</x:t>
-[...345 lines deleted...]
-          <x:t>106,865</x:t>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,521</x:t>
-[...161 lines deleted...]
-          <x:t>106,231</x:t>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>