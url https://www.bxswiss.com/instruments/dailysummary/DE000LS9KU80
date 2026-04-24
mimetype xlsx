--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739fe27473114923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca008c31de4c4d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a18e32f8a94b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183986d6025f40bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3165a20a6f714954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a18e32f8a94b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68aa081da6af41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183986d6025f40bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>103,694</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,416</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,064</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>