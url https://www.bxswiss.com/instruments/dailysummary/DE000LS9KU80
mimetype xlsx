--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca008c31de4c4d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670bc5310a054dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R183986d6025f40bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576ce3be24a04d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68aa081da6af41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R183986d6025f40bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc035d8435848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576ce3be24a04d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>107,242</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,043</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>106,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,675</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>