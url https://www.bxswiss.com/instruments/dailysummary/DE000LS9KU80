--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670bc5310a054dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9010c6b0f947e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576ce3be24a04d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d768f5727ba4d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc035d8435848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576ce3be24a04d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061ce300ef5b45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d768f5727ba4d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,250</x:t>
-[...242 lines deleted...]
-          <x:t>106,684</x:t>
+          <x:t>106,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,300</x:t>
-[...269 lines deleted...]
-          <x:t>105,991</x:t>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>