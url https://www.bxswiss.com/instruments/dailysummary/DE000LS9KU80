--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9010c6b0f947e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3969644e262c40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d768f5727ba4d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781af0783aa24801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061ce300ef5b45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d768f5727ba4d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdce8ac0db4c4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781af0783aa24801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,045</x:t>
-[...252 lines deleted...]
-          <x:t>102,597</x:t>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>