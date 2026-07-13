--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3969644e262c40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa503ee897d41d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781af0783aa24801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3479665a71f0464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdce8ac0db4c4ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781af0783aa24801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae2cd00b5c84723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3479665a71f0464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>