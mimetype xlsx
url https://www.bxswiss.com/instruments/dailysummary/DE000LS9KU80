--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa503ee897d41d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3775372d69ce4526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3479665a71f0464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref316ab283ea4181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae2cd00b5c84723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3479665a71f0464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb1ab7876c64cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref316ab283ea4181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>