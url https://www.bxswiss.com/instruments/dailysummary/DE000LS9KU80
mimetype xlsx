--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3775372d69ce4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a6e6a4f80c4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref316ab283ea4181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9732b450df5c44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb1ab7876c64cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref316ab283ea4181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb432c094cd1f41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9732b450df5c44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holding-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>