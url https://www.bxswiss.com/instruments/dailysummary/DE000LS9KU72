--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd2ba7dc6d74f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2a64e4b4b849c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b714c27051414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763d6e1bb1814450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fef382d478416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b714c27051414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7a3ebf44dd4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763d6e1bb1814450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...220 lines deleted...]
-          <x:t>136,216</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,138</x:t>
-[...409 lines deleted...]
-          <x:t>139,340</x:t>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>