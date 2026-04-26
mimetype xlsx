--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2a64e4b4b849c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ace0c4539149b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763d6e1bb1814450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4e8a9d1ab54a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7a3ebf44dd4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763d6e1bb1814450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983e87f6247e4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4e8a9d1ab54a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>