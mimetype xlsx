--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ace0c4539149b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d141bb81e24c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe4e8a9d1ab54a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68f2a3ca6b44490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R983e87f6247e4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe4e8a9d1ab54a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec835574c364522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68f2a3ca6b44490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>