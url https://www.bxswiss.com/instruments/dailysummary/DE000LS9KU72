--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d141bb81e24c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b6e0843ec44ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68f2a3ca6b44490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bc6db6901941f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec835574c364522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68f2a3ca6b44490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb19e20c33d44bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bc6db6901941f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>141,524</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,249</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>138,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>