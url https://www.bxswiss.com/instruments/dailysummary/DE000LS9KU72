--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b6e0843ec44ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4524a864115c440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bc6db6901941f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da5861481f94535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb19e20c33d44bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bc6db6901941f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a5b46412c64c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da5861481f94535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>