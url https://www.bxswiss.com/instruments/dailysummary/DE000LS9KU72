--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4524a864115c440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e86bff7c4374111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7da5861481f94535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2feb9e7d5b72401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a5b46412c64c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7da5861481f94535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865fc5b641584d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2feb9e7d5b72401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>140,640</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,542</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>140,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,053</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>