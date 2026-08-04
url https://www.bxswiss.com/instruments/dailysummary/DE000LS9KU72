--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e86bff7c4374111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ba7710759e4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2feb9e7d5b72401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8af49c11bcd400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865fc5b641584d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2feb9e7d5b72401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59a3b2e47b3405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8af49c11bcd400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>139,679</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>140,633</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>