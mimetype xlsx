--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ba7710759e4af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a6411393fd4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8af49c11bcd400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1fc43ae7664241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59a3b2e47b3405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8af49c11bcd400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f3c1c8b884c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1fc43ae7664241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>