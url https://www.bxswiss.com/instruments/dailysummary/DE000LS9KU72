--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a6411393fd4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c0d637f7c34dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1fc43ae7664241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37975c0da734dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f3c1c8b884c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1fc43ae7664241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00495543b1d54efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37975c0da734dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>148,689</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,576</x:t>
-[...16 lines deleted...]
-          <x:t>148,551</x:t>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,793</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>148,699</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>