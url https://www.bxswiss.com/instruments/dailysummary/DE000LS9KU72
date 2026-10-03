--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c0d637f7c34dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98396575fef431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37975c0da734dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308a3e4249c94030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00495543b1d54efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37975c0da734dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc4408dda6a40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308a3e4249c94030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>