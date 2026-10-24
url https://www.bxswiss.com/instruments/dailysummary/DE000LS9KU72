--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98396575fef431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30abc15c2334aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308a3e4249c94030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2335725919ec4603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc4408dda6a40ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308a3e4249c94030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e220b355f54a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2335725919ec4603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf Erholungssuche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>