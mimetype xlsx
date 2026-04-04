--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf726ed946e4ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267225e6b064418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4de420bcef408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd14d32379df04ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec52bbc6ea34502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4de420bcef408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44867cd84b94391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd14d32379df04ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>