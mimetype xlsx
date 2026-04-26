--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267225e6b064418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21908043691045a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd14d32379df04ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf937af4b0a184af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44867cd84b94391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd14d32379df04ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b648f1af19e43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf937af4b0a184af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>81,866</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>