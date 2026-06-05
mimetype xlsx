--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21908043691045a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39289f0223444b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf937af4b0a184af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f96c3bd51a499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b648f1af19e43a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf937af4b0a184af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280a39204cdd4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f96c3bd51a499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>87,340</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>