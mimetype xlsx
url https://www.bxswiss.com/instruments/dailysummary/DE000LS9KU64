--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39289f0223444b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f560bcedca4e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f96c3bd51a499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bb8ab47fb945e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280a39204cdd4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f96c3bd51a499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67caa0e59dae4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bb8ab47fb945e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>