--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f560bcedca4e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7737524ec14703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bb8ab47fb945e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8517cc11610f4892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67caa0e59dae4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bb8ab47fb945e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd9bdfe42f4466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8517cc11610f4892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>