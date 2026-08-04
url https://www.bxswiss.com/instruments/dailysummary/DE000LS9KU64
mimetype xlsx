--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7737524ec14703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f72056b16946e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8517cc11610f4892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61052aa8b76a47d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd9bdfe42f4466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8517cc11610f4892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e914bcbedd4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61052aa8b76a47d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,845</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>96,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>