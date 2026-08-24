--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f72056b16946e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476310890b554ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61052aa8b76a47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee3d0ad8c704de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e914bcbedd4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61052aa8b76a47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3941b281fe2a4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee3d0ad8c704de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>