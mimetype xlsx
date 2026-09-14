--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476310890b554ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0817574538ad4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ee3d0ad8c704de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a269f5083ba4334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3941b281fe2a4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ee3d0ad8c704de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d57c07160844b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a269f5083ba4334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MAHORN Share</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KU64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>88,890</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,906</x:t>
-[...43 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,792</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>89,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>