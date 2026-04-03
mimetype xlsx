--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729a9136e1fb4cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0c6c87e7ff45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9d8c7ae9b9c40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b4b6bfe8f242af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550a71a6b80b4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9d8c7ae9b9c40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81aba5c41754d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b4b6bfe8f242af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>