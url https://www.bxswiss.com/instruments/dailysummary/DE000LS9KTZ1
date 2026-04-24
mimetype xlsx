--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0c6c87e7ff45d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c8055d6e424dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b4b6bfe8f242af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f013db83b24163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re81aba5c41754d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b4b6bfe8f242af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042b807d84d64e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f013db83b24163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,192</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>164,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,066</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>