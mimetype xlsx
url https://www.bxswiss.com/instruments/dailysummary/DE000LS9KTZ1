--- v5 (2026-04-24)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c8055d6e424dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d78ad09f08348b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f013db83b24163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b29c1286bf4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R042b807d84d64e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f013db83b24163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd474d0b88f4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b29c1286bf4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>