--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d78ad09f08348b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4132825c0df4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b29c1286bf4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89d5dab7b1f435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd474d0b88f4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b29c1286bf4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aecc2b5f1184e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89d5dab7b1f435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>