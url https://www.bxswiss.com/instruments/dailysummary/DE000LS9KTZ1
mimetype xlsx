--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4132825c0df4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed2b19142614d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf89d5dab7b1f435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df4fa0b839e4d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aecc2b5f1184e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf89d5dab7b1f435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc963ee39abaa4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df4fa0b839e4d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,485</x:t>
-[...414 lines deleted...]
-          <x:t>182,108</x:t>
+          <x:t>182,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>