--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed2b19142614d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb6b9ecfebc49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df4fa0b839e4d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c3f78e4ad84a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc963ee39abaa4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df4fa0b839e4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2bbd368f67427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c3f78e4ad84a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>