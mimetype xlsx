--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb6b9ecfebc49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4069a1a285254b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c3f78e4ad84a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4a5c6947984c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2bbd368f67427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c3f78e4ad84a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615c7ad0e0f046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4a5c6947984c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...490 lines deleted...]
-          <x:t>190,437</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>194,876</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>