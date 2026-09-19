--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4069a1a285254b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e16076bad34e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4a5c6947984c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f6bedfb09e440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615c7ad0e0f046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4a5c6947984c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec843f918264ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f6bedfb09e440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>