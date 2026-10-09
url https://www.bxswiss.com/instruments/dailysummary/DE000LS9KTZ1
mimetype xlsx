--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e16076bad34e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeffdbfa6b048fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f6bedfb09e440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a85d2c7ff6c4719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec843f918264ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f6bedfb09e440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e092614aacb4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a85d2c7ff6c4719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>