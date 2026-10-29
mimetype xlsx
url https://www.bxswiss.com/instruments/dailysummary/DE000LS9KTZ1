--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeffdbfa6b048fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c2d654075d4cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a85d2c7ff6c4719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65dfb9d02f84a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e092614aacb4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a85d2c7ff6c4719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb64e7354ec42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65dfb9d02f84a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>