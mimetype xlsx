--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24b6bad8aaa4b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1db2aec3b5d4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5199e40f80b4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra562db3810634d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b4ffa05bf743f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5199e40f80b4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155ea501981a4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra562db3810634d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>