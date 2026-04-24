--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1db2aec3b5d4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ac83a5005846e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra562db3810634d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31bbcfe09c24c99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155ea501981a4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra562db3810634d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea520bb135044d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31bbcfe09c24c99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>