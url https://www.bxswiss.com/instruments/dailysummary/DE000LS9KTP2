--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ac83a5005846e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e34e44c4f042d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf31bbcfe09c24c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39217db2f474450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea520bb135044d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf31bbcfe09c24c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc1f5711e92449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39217db2f474450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>