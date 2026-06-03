--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e34e44c4f042d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d71d0655a34099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39217db2f474450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c942fad5784afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc1f5711e92449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39217db2f474450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e40e468aba4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c942fad5784afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>