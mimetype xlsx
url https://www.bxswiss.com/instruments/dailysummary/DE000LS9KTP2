--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d71d0655a34099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8802296010a44027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c942fad5784afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6b7cae094d456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e40e468aba4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c942fad5784afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d692da37b034a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6b7cae094d456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>