--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8802296010a44027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90da07eeeee24db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6b7cae094d456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7b8d38ad934015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d692da37b034a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6b7cae094d456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fa98bb1ec9493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7b8d38ad934015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>