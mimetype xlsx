--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90da07eeeee24db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c2b3f0b47e408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7b8d38ad934015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c4a281becc4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9fa98bb1ec9493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7b8d38ad934015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69163adb55e24ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c4a281becc4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>128,900</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,146</x:t>
-[...458 lines deleted...]
-          <x:t>129,239</x:t>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>