--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c2b3f0b47e408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdedab99a0ac47a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c4a281becc4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8eb7e4308284284"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69163adb55e24ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c4a281becc4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17dbee46a7c40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8eb7e4308284284" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>