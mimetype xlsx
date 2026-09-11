--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdedab99a0ac47a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb69c4604034ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8eb7e4308284284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ecb047dd7d543ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17dbee46a7c40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8eb7e4308284284" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9973137e1e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ecb047dd7d543ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>