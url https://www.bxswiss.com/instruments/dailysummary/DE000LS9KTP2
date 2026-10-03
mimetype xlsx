--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb69c4604034ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1c46d2e9b846f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ecb047dd7d543ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd904dfded44756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9973137e1e4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ecb047dd7d543ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2147db6dc440b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd904dfded44756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>