--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1c46d2e9b846f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e85194e8044002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd904dfded44756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199356c02ef14ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2147db6dc440b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd904dfded44756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0f427a07cc4a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199356c02ef14ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Winner-Loser Strategie DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>125,056</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,060</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>