--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf110f187914a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e612a295f64a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60de608f9ae24505"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bbcbb14b6f4c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re782b724bb404367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60de608f9ae24505" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496700d43f7d4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bbcbb14b6f4c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>94,913</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>