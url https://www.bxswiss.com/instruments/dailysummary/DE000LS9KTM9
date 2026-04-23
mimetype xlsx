--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e612a295f64a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0472860dd43411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55bbcbb14b6f4c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b2a3f728fd4dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496700d43f7d4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55bbcbb14b6f4c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc81c7126f24bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b2a3f728fd4dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>