--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0472860dd43411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72f0e5750054350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b2a3f728fd4dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dff30b578724f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc81c7126f24bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b2a3f728fd4dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a29e5dcc34043c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dff30b578724f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>