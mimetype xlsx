--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72f0e5750054350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bf2e23bffa4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dff30b578724f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8249374e6947db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a29e5dcc34043c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dff30b578724f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987164898c9f439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8249374e6947db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>