--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bf2e23bffa4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d832b2646a54e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8249374e6947db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c412052a434e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987164898c9f439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8249374e6947db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67d368414da43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c412052a434e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>