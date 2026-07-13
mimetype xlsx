--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d832b2646a54e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9379bce8b3d14a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c412052a434e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b3582944c84706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb67d368414da43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c412052a434e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24768e78b615480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b3582944c84706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>