--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9379bce8b3d14a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd02779a13224e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b3582944c84706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2aca6b5330b4ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24768e78b615480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b3582944c84706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d1be3d87cd4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2aca6b5330b4ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>