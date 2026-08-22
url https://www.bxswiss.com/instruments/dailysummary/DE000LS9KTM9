--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd02779a13224e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64812f145ef24c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2aca6b5330b4ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bad6d7123748ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d1be3d87cd4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2aca6b5330b4ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69690aa982a54f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bad6d7123748ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>