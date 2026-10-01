--- v11 (2026-08-22)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64812f145ef24c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825ac13eb5f14d8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46bad6d7123748ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54d3744bd624f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69690aa982a54f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46bad6d7123748ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd154394c9cb54890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54d3744bd624f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>101,540</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>102,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>