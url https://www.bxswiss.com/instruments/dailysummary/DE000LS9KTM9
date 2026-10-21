--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825ac13eb5f14d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adf73e3f9e24ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra54d3744bd624f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0ce6843bbe4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd154394c9cb54890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra54d3744bd624f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38b86d59b82f4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0ce6843bbe4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turtle Tactics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>