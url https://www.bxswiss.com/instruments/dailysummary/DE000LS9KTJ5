--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77790af2f41f431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c6d3e63a854c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2477a2e7f3274187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6582a280d1174ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92748dd02584cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2477a2e7f3274187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7dc5d0da104413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6582a280d1174ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>