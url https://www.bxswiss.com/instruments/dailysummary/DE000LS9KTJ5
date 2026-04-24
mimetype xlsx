--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c6d3e63a854c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fa43088179492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6582a280d1174ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599878e8d091461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7dc5d0da104413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6582a280d1174ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ec7451f40c4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599878e8d091461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,115 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>