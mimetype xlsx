--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07fa43088179492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87278df726c4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599878e8d091461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc92725384024242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ec7451f40c4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599878e8d091461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50822aff8dfe496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc92725384024242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>