--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87278df726c4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528656ae44844a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc92725384024242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523e4a7066be42de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50822aff8dfe496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc92725384024242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05de529808c48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523e4a7066be42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,306 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>