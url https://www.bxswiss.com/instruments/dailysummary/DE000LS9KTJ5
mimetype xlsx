--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528656ae44844a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3be12e4f0c94e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523e4a7066be42de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0905466c00434857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05de529808c48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523e4a7066be42de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778a22b97ba84545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0905466c00434857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
@@ -424,31 +326,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>