--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3be12e4f0c94e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16856530f34c4cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0905466c00434857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6841b0c20064fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778a22b97ba84545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0905466c00434857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c6b86c7cca4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6841b0c20064fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...57 lines deleted...]
-          <x:t>72,389</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>71,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,492</x:t>
-[...188 lines deleted...]
-          <x:t>71,321</x:t>
+          <x:t>71,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>