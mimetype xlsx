--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16856530f34c4cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6f65300ff0443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6841b0c20064fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d9a804300845a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c6b86c7cca4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6841b0c20064fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce2fb77027f4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d9a804300845a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>71,871</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,492</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>71,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>