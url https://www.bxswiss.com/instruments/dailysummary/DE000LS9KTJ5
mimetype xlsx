--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6f65300ff0443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75145b03f55544f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d9a804300845a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d116eb3567246da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce2fb77027f4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d9a804300845a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b36800ed39466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d116eb3567246da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>