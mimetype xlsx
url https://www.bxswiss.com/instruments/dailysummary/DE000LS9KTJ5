--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75145b03f55544f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515081cbaf0e4b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d116eb3567246da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b515a2045140a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b36800ed39466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d116eb3567246da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b63110b50624ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b515a2045140a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>