--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R515081cbaf0e4b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f2a3c943834abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b515a2045140a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a889d06db9541a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b63110b50624ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b515a2045140a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b735a51eaa45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a889d06db9541a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>68,565</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,121</x:t>
-[...566 lines deleted...]
-          <x:t>66,327</x:t>
+          <x:t>67,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>