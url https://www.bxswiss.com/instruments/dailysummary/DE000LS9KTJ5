--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f2a3c943834abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b4c2b31f6e445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a889d06db9541a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fdc277d3c141a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b735a51eaa45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a889d06db9541a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9559af346f4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fdc277d3c141a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Theory based on Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>67,339</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>67,592</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>