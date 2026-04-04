--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7693024cff44517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af02ca1798f40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0802a4f0ac7845c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33a5d9c56224af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re767084f0e844906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0802a4f0ac7845c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a05c67904024213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33a5d9c56224af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,983</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>