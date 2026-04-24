--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af02ca1798f40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1937e3d8b3bb4419" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33a5d9c56224af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6adee90803740c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a05c67904024213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33a5d9c56224af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9686a7cf0e74e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6adee90803740c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>