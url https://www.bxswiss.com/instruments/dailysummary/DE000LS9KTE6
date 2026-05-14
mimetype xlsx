--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1937e3d8b3bb4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867133e0f53f43d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6adee90803740c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208e5c4413794515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9686a7cf0e74e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6adee90803740c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb532bb0f4c34a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208e5c4413794515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +339,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>