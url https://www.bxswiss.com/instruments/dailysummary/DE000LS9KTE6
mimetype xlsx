--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867133e0f53f43d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f890bbeca34f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R208e5c4413794515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cfa5f418c54d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb532bb0f4c34a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R208e5c4413794515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6395c1d30c704224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cfa5f418c54d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>303,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>