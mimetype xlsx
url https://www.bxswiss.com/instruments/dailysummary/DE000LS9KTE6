--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f890bbeca34f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2942f7cc2a24e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cfa5f418c54d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656cbda7008340de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6395c1d30c704224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cfa5f418c54d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12c02ffa6d34d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656cbda7008340de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,352 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>