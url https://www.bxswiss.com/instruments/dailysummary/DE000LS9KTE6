--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2942f7cc2a24e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red31629a780948c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656cbda7008340de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe81bec7f8354530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc12c02ffa6d34d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656cbda7008340de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47887cf6b5aa4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe81bec7f8354530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,161 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...109 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -470,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>