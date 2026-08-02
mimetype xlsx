--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red31629a780948c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e89a895a8e4635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe81bec7f8354530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4252c5acac4762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47887cf6b5aa4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe81bec7f8354530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43d665756d245df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4252c5acac4762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,006</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>