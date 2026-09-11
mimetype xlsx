--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2e89a895a8e4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917ab461eba047b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4252c5acac4762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b72fd77c48f4bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43d665756d245df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4252c5acac4762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121fd260c3ae492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b72fd77c48f4bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...593 lines deleted...]
-          <x:t>349,154</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>