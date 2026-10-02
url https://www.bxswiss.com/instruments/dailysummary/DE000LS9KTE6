--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917ab461eba047b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9129a6fb4044b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b72fd77c48f4bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3aa655bddc48ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121fd260c3ae492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b72fd77c48f4bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd8c1f941c641c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3aa655bddc48ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>