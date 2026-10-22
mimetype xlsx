--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9129a6fb4044b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7950858fcf3e47ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3aa655bddc48ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97bfd75bc9ef4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd8c1f941c641c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3aa655bddc48ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96718a3d65f474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97bfd75bc9ef4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Videospiele</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>