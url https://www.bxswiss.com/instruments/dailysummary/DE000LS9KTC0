--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73894a44315444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c5c041275cf4cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505660354bd4460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bba521668141b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb347cebaa4524abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505660354bd4460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7ecf994a874700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bba521668141b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>