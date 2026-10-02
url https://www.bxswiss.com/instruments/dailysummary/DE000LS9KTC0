--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c5c041275cf4cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e0079574e24048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bba521668141b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3378c8f547d4bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7ecf994a874700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bba521668141b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95ee32a1af744f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3378c8f547d4bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>