--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e0079574e24048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56061a5d94464e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3378c8f547d4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a649fa053944e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95ee32a1af744f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3378c8f547d4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3701cad935a4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a649fa053944e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>