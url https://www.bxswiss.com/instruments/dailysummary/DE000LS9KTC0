--- v1 (2026-02-22)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f2679ae7634bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dc296735394405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033aea1200d8462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc460908295445ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb296c0ef8f45468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033aea1200d8462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7922a0677d4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc460908295445ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>171,975</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>