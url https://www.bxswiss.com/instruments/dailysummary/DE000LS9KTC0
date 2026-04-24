--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dc296735394405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef05033c79149ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc460908295445ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567d6f21a608458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7922a0677d4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc460908295445ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R510578c751b8401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567d6f21a608458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>