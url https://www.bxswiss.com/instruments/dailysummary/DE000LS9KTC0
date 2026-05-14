--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef05033c79149ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5064e320da4c45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R567d6f21a608458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355b6baf33e847a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R510578c751b8401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R567d6f21a608458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63f319ab2984324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355b6baf33e847a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>