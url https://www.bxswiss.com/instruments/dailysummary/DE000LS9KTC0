--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5064e320da4c45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8657c4310dd640d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355b6baf33e847a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f74de7c18834096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63f319ab2984324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355b6baf33e847a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713f2829f51c4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f74de7c18834096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>