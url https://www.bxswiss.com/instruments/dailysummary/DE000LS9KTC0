--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8657c4310dd640d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra295a5f5fb364e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f74de7c18834096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7a879ed95a4f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713f2829f51c4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f74de7c18834096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63934e0d42e4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7a879ed95a4f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>