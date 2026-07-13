--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra295a5f5fb364e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb458282dffb14ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b7a879ed95a4f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73367f05e5c4d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63934e0d42e4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b7a879ed95a4f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7daa57e5f174050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73367f05e5c4d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>