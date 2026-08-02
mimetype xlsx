--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb458282dffb14ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a352e4c1d14402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73367f05e5c4d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7a686c1b9e4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7daa57e5f174050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73367f05e5c4d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df21ae8182d48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7a686c1b9e4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>