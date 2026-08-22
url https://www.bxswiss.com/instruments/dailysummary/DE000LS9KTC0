--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a352e4c1d14402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73894a44315444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7a686c1b9e4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505660354bd4460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df21ae8182d48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7a686c1b9e4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb347cebaa4524abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505660354bd4460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SELECT Performance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KTC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>