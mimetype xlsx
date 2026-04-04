--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3647e6df1b704015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750769b41f024416" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143aee1d1e5244e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb201f997dd74e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436de981dcdc4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143aee1d1e5244e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686cb99bbad04dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb201f997dd74e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>