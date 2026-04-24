--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750769b41f024416" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7392723745c44eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb201f997dd74e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3f3dd97aa0432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686cb99bbad04dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb201f997dd74e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1601fa04b11244d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3f3dd97aa0432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>