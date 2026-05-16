--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7392723745c44eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d241fc3eab4478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf3f3dd97aa0432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e868d4c9fb4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1601fa04b11244d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf3f3dd97aa0432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e2998ab17a444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e868d4c9fb4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>