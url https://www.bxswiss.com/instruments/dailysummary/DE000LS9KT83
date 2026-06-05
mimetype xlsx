--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d241fc3eab4478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e7f18d8c664652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e868d4c9fb4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176ef372f1cf4618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e2998ab17a444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e868d4c9fb4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf47deaf4e940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176ef372f1cf4618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>