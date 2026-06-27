--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e7f18d8c664652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6577f505695045e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176ef372f1cf4618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6f626904ba4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf47deaf4e940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176ef372f1cf4618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81922704c23c4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6f626904ba4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>