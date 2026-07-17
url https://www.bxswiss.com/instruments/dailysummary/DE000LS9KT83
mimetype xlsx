--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6577f505695045e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b664d00001a4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6f626904ba4697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28be3a83f3424c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81922704c23c4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6f626904ba4697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e0cb1856584469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28be3a83f3424c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>