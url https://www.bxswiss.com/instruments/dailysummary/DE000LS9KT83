--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b664d00001a4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f24c643af1e477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28be3a83f3424c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfd736f459d4470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e0cb1856584469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28be3a83f3424c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173299adc3ff4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfd736f459d4470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>