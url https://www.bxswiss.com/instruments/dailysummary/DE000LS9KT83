--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f24c643af1e477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f346c413e44353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bfd736f459d4470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd0fdbd08be4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173299adc3ff4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bfd736f459d4470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecb3e685234424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd0fdbd08be4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>308,145</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>