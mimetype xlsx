--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f346c413e44353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf094ae83a11472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd0fdbd08be4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3b32d076554107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecb3e685234424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd0fdbd08be4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1977226a15e4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3b32d076554107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>