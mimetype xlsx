--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf094ae83a11472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed7abc89fb740e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3b32d076554107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7abb398588846d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1977226a15e4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3b32d076554107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6829f1284854562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7abb398588846d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklisch Seltene Erden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT83</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>