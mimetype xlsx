--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411d79f60ee340ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0036bf675824c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9c9db89939447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3a2b37a79f4e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb986fb4b6024f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9c9db89939447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e913331ff2475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3a2b37a79f4e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>242,608</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,192</x:t>
-[...259 lines deleted...]
-          <x:t>245,041</x:t>
+          <x:t>233,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>240,674</x:t>
-[...80 lines deleted...]
-          <x:t>233,495</x:t>
+          <x:t>239,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>