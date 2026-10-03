--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0036bf675824c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23764e1dd6d34607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3a2b37a79f4e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2f85f1c93d421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e913331ff2475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3a2b37a79f4e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6117952c2d9544ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2f85f1c93d421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>245,041</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>240,674</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>239,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,182</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>