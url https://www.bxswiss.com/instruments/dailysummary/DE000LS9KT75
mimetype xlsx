--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23764e1dd6d34607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22197ba241449cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe2f85f1c93d421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1f9099f88bc42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6117952c2d9544ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe2f85f1c93d421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf18cf50bf64923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1f9099f88bc42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>