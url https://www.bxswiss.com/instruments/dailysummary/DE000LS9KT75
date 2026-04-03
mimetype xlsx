--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540466241f454a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc40a644504b4114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2beee2b5a64a4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01962e27013849bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f73986306354ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2beee2b5a64a4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152ad48607324113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01962e27013849bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>206,183</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>