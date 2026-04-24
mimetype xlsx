--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc40a644504b4114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fa068652004a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01962e27013849bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e003f506da4995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152ad48607324113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01962e27013849bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb0c9d8dffd41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e003f506da4995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,132</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>