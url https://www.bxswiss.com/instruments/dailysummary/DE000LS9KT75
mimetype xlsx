--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fa068652004a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37354799d0e04268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e003f506da4995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66e899c23a3458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb0c9d8dffd41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e003f506da4995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf54d4b3c72e418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66e899c23a3458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...566 lines deleted...]
-          <x:t>224,825</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>