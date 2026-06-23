--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37354799d0e04268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea98758ded643b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66e899c23a3458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163df00dc0ec47b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf54d4b3c72e418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66e899c23a3458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95db22f14c244512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163df00dc0ec47b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>