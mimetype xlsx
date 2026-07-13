--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea98758ded643b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58424f227f44e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163df00dc0ec47b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cad0c35f9e47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95db22f14c244512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163df00dc0ec47b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96b4037f0dc4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cad0c35f9e47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>