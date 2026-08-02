--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58424f227f44e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf485ba9881b64c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8cad0c35f9e47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8530352115458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96b4037f0dc4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8cad0c35f9e47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R932118772ef84647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8530352115458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>