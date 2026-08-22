--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf485ba9881b64c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R411d79f60ee340ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8530352115458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9c9db89939447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R932118772ef84647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8530352115458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb986fb4b6024f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9c9db89939447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dambini Picks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>