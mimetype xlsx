--- v13 (2026-09-13)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf015f11e2a7b4a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282d07617d364edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07454adedbd94a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5cb215bc024b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b52699f10a42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07454adedbd94a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011133eed0434b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5cb215bc024b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>