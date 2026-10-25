--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282d07617d364edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502073c8280b41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e5cb215bc024b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc91ef6137740e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011133eed0434b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e5cb215bc024b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0db6072179d4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc91ef6137740e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>