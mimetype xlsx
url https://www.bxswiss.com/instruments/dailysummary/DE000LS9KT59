--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadffee2b19d475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7a7d39a3944bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref24ba176a224862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6485eef2e123475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7e883d36e5466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref24ba176a224862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1107ee7dcfd4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6485eef2e123475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>