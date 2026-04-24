--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a7a7d39a3944bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc302c8071c4c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6485eef2e123475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb423302e964777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1107ee7dcfd4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6485eef2e123475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab68ec31a704c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb423302e964777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>