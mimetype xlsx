--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc302c8071c4c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24582bc5ee944b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb423302e964777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539f9c2942644ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab68ec31a704c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb423302e964777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7d7bdc195a49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539f9c2942644ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>