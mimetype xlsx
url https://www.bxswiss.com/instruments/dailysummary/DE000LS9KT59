--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24582bc5ee944b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22f698fbf534237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539f9c2942644ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a6b681d1a74abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7d7bdc195a49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539f9c2942644ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb164651a01f946c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a6b681d1a74abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>