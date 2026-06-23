--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22f698fbf534237" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277dfae64ff34ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a6b681d1a74abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0eaab37033b4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb164651a01f946c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a6b681d1a74abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ee2cf8e5cd4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0eaab37033b4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>