--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277dfae64ff34ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd88d9a5ac4652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0eaab37033b4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7466419202f42b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ee2cf8e5cd4eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0eaab37033b4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c191c8572d42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7466419202f42b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>165,119</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,953</x:t>
-[...362 lines deleted...]
-          <x:t>162,441</x:t>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,202</x:t>
-[...4 lines deleted...]
-          <x:t>161,606</x:t>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>