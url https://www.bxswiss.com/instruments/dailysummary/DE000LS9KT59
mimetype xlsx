--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcd88d9a5ac4652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aba4df30474881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7466419202f42b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R976f1cf98dde4a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c191c8572d42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7466419202f42b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d84eb06bd214252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R976f1cf98dde4a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>162,441</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,202</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>165,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,987</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>