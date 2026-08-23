--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aba4df30474881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd518ecc147e9401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R976f1cf98dde4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d16f2c6dec47db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d84eb06bd214252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R976f1cf98dde4a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e20d594da24246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d16f2c6dec47db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>