--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd518ecc147e9401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf015f11e2a7b4a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d16f2c6dec47db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07454adedbd94a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e20d594da24246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d16f2c6dec47db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b52699f10a42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07454adedbd94a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market-Entry Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>