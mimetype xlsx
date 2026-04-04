--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467978f19b5f4c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce54524508246a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc035109e14f4222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb4bcc534ab4a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997b3312ea474fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc035109e14f4222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af34b6892cb47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb4bcc534ab4a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>133,541</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>