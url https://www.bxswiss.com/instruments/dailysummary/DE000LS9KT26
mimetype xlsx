--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce54524508246a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9bf3b30ce742c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb4bcc534ab4a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2f601881a64972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af34b6892cb47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb4bcc534ab4a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0452cc76374bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2f601881a64972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>