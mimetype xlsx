--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9bf3b30ce742c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3a2f377804460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2f601881a64972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b86912999e4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0452cc76374bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2f601881a64972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe779f24bf54194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b86912999e4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>