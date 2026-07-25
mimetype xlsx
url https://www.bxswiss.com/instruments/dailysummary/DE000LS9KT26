--- v7 (2026-05-14)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3a2f377804460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587fd5979a1b41f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b86912999e4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30b3ba2366840a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbe779f24bf54194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b86912999e4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289e78eff1094519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30b3ba2366840a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>118,452</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>