--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587fd5979a1b41f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ad229d9b7f40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30b3ba2366840a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5822a28c294446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289e78eff1094519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30b3ba2366840a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba7efa6e2424fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5822a28c294446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>