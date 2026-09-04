--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ad229d9b7f40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aaae06d316d4247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad5822a28c294446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba5ae7fe6744372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba7efa6e2424fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad5822a28c294446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ad25e49efd425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba5ae7fe6744372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>