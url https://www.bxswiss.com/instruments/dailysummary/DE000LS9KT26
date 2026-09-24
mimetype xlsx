--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aaae06d316d4247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72a5bbbefa54fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba5ae7fe6744372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670a8b0464ed4772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ad25e49efd425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba5ae7fe6744372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3dc28fb22814814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670a8b0464ed4772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>