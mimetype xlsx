--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72a5bbbefa54fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac9bafaf7c3419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670a8b0464ed4772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86a1b4c77654fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3dc28fb22814814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670a8b0464ed4772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770b10b793ec44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86a1b4c77654fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>