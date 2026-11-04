--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac9bafaf7c3419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda367f8b2a1743d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86a1b4c77654fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633cce3880e9423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770b10b793ec44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86a1b4c77654fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ea57a4bcdf479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633cce3880e9423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertkonservativ mit Immobilien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>103,342</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,970</x:t>
-[...48 lines deleted...]
-          <x:t>101,188</x:t>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,567</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>100,837</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>