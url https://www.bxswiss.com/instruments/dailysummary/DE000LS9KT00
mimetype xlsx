--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f651f48066418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590ca34befe5439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11d4f6b5db347e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603be5c4fa4d41a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b7880831874527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11d4f6b5db347e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295acf694f5248e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603be5c4fa4d41a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>185,259</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,381</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>183,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,408</x:t>
-[...144 lines deleted...]
-          <x:t>182,959</x:t>
+          <x:t>185,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>