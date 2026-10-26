--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590ca34befe5439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab23173130144237" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603be5c4fa4d41a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3f630ff09a4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R295acf694f5248e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603be5c4fa4d41a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165c736dcbb74950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3f630ff09a4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,408</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>185,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,955</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>