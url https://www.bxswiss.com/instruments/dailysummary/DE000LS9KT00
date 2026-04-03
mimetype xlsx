--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a180678b86d4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a8ad22259a49b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bca9e924434187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f950450e4c44e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb1846aee8c4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bca9e924434187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb68747db2654cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f950450e4c44e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>