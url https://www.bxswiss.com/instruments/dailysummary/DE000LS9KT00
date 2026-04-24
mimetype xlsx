--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a8ad22259a49b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c67843cc63469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f950450e4c44e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad1cf91035f4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb68747db2654cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f950450e4c44e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270d2d1fa5194ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad1cf91035f4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>