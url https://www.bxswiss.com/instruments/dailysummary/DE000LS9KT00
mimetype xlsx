--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c67843cc63469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc838ab42672b4747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad1cf91035f4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0371c2c5e32e43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R270d2d1fa5194ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad1cf91035f4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba7dc35bff04dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0371c2c5e32e43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>