--- v8 (2026-05-14)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc838ab42672b4747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93178dd63e04088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0371c2c5e32e43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52100799b9474f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba7dc35bff04dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0371c2c5e32e43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27fc737f30a40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52100799b9474f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>171,541</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>