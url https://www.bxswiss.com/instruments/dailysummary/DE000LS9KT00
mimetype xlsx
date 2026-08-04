--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93178dd63e04088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719a422c9f1e4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52100799b9474f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126300869f12402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27fc737f30a40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52100799b9474f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f80be3087e4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126300869f12402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,725</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>