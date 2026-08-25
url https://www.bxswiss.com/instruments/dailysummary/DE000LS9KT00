--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719a422c9f1e4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0a050fe03b4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126300869f12402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re153e0d908974846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f80be3087e4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126300869f12402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89f3113cfbc464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re153e0d908974846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,655</x:t>
@@ -717,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>