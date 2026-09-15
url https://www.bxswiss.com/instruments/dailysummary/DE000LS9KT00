--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f0a050fe03b4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f651f48066418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re153e0d908974846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11d4f6b5db347e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89f3113cfbc464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re153e0d908974846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b7880831874527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11d4f6b5db347e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Aktien der Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KT00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>