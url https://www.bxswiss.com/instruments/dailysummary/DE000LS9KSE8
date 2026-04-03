--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae4ed035b83460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54471386370b4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffffd053ebce4c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdc0792179d4a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23e34cca74f4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffffd053ebce4c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89759f511d9941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdc0792179d4a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>