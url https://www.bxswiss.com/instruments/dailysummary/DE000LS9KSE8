--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54471386370b4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33930381501743fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdc0792179d4a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d53956027b4bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89759f511d9941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdc0792179d4a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93509f319b41487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d53956027b4bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>