--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33930381501743fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a43172ce7354b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d53956027b4bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533a7874ae2f4df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93509f319b41487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d53956027b4bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37f8bb483bc4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533a7874ae2f4df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>