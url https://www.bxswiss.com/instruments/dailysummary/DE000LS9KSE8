--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a43172ce7354b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f78fac4c6e2408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533a7874ae2f4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29094212445749db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37f8bb483bc4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533a7874ae2f4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d09624e4a3c41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29094212445749db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>