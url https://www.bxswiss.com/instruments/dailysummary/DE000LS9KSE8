--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f78fac4c6e2408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e3b90a36b24008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29094212445749db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c577fd819e4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d09624e4a3c41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29094212445749db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf16f30aedca4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c577fd819e4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>153,452</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>