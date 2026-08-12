--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e3b90a36b24008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4e72fa08b34cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c577fd819e4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a02024094934d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf16f30aedca4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c577fd819e4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c4e876141a46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a02024094934d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>