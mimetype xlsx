--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4e72fa08b34cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667a9a8e85da4cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a02024094934d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a76f986c134c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4c4e876141a46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a02024094934d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e023cbf002a45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a76f986c134c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>