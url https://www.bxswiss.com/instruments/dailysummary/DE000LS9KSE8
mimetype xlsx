--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667a9a8e85da4cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa0a4dcd2f74779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a76f986c134c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cc9729719c4b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e023cbf002a45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a76f986c134c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6dda1ccc99481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cc9729719c4b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>