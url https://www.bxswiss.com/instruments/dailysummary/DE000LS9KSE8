--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa0a4dcd2f74779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a84afc6013140d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cc9729719c4b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796c4d1ec7d14e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6dda1ccc99481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cc9729719c4b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e10417808b4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796c4d1ec7d14e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>