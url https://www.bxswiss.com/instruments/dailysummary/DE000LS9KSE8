--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a84afc6013140d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07ba54deaf74315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796c4d1ec7d14e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487644ab456140bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e10417808b4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796c4d1ec7d14e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e4bd8a113b40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487644ab456140bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MM Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>