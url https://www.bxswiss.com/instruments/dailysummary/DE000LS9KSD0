--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9d207c3e004006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f64eb93830d4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb70164d57c0b4cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389df4cf4b0e4e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76d56633e674c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb70164d57c0b4cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d9cd041c5049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389df4cf4b0e4e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>