--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f64eb93830d4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6307ed93501b4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389df4cf4b0e4e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29aac7bebbed4060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d9cd041c5049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389df4cf4b0e4e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4a75b9a1524c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29aac7bebbed4060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>