--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6307ed93501b4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba71fa34eb354b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29aac7bebbed4060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79c955ed1384815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4a75b9a1524c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29aac7bebbed4060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb2d27abcd24021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79c955ed1384815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>