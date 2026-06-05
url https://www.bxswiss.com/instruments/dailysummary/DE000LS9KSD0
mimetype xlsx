--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba71fa34eb354b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c2966361a34865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79c955ed1384815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe488c59a6f945e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb2d27abcd24021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79c955ed1384815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354304ccd1df4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe488c59a6f945e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>166,245</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>164,057</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>