--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c2966361a34865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53826b670be34a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe488c59a6f945e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cb974ae1bf4c3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354304ccd1df4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe488c59a6f945e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e55f3cef2f4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cb974ae1bf4c3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>165,568</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,274</x:t>
-[...598 lines deleted...]
-          <x:t>169,123</x:t>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>