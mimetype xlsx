--- v9 (2026-07-05)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53826b670be34a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c8e437d89e4ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cb974ae1bf4c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8543c4dca3a74748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e55f3cef2f4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cb974ae1bf4c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb492b15196354d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8543c4dca3a74748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>