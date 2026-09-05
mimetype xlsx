--- v10 (2026-07-27)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c8e437d89e4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6251f54d86ad4853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8543c4dca3a74748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f701adabc84ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb492b15196354d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8543c4dca3a74748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7842601d6854653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f701adabc84ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>174,424</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>