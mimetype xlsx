--- v11 (2026-09-05)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6251f54d86ad4853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489fb52e03f14c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8f701adabc84ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887105ab5ffd4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7842601d6854653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8f701adabc84ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d2d6b74bdc4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887105ab5ffd4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>