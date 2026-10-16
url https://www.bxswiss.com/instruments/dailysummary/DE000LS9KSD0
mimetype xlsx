--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489fb52e03f14c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39161a142deb492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887105ab5ffd4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bab705a81cf4241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d2d6b74bdc4ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887105ab5ffd4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde43263b43e94aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bab705a81cf4241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>