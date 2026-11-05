--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39161a142deb492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refdf989810324d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bab705a81cf4241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra67c9125d2c548cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde43263b43e94aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bab705a81cf4241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9cd3593f5d4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra67c9125d2c548cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Transport und Logistikwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>