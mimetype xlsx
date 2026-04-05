--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d5e93fc01f4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9811a2be5343bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdceb73d60ee4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761946efedd1411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaebb81cd4174db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdceb73d60ee4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3fe8a34bb0464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761946efedd1411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>206,771</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>