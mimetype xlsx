--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9811a2be5343bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a617c47e8c4c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761946efedd1411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f9a00e5351456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea3fe8a34bb0464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761946efedd1411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7ab4a909234fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f9a00e5351456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>