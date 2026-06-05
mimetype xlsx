--- v4 (2026-04-26)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a617c47e8c4c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16ea32ad203485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f9a00e5351456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bb116d53af4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7ab4a909234fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f9a00e5351456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcbe9b63126a4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bb116d53af4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>205,165</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>