--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16ea32ad203485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec6eeab3bc245e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bb116d53af4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42ae40cd86a4b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcbe9b63126a4594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bb116d53af4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330f92cf111644c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42ae40cd86a4b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>