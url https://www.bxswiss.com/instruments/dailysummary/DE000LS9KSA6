--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec6eeab3bc245e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808191a123841a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42ae40cd86a4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7128e8974bab4208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330f92cf111644c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42ae40cd86a4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd052e65592ff4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7128e8974bab4208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>