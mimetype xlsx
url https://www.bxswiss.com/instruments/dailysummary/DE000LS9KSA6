--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808191a123841a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cdc6ed13ba412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7128e8974bab4208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95171852af834e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd052e65592ff4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7128e8974bab4208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5676110fd8824774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95171852af834e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>