--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cdc6ed13ba412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223ca1ee1d664663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95171852af834e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6148f4c13c5a40f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5676110fd8824774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95171852af834e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d04e854c7f430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6148f4c13c5a40f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>