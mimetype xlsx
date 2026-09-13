--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223ca1ee1d664663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8632d6a3fe3a4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6148f4c13c5a40f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f33953004c14380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d04e854c7f430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6148f4c13c5a40f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7f95c120f24d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f33953004c14380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>