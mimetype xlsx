--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8632d6a3fe3a4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0480d6e695b14c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f33953004c14380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235960c6db83437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7f95c120f24d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f33953004c14380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fd9c950dc04019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235960c6db83437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>