--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0480d6e695b14c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5566aaf6a9e4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235960c6db83437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177174f211ee4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fd9c950dc04019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235960c6db83437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa05a2bf047146e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177174f211ee4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Momentum 5  + Gain on 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KSA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>