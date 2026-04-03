--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafb97f3736846ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4118e5ae8d54f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6011c6211a4191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0f063e260645b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9afca02f4c3d421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6011c6211a4191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc20a453def54a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0f063e260645b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>149,597</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>