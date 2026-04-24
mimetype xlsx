--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4118e5ae8d54f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926d1931de5c474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b0f063e260645b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c9a49dc5c54970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc20a453def54a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b0f063e260645b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b79b833d5c4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c9a49dc5c54970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>