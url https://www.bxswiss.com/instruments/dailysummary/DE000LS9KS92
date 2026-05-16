--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R926d1931de5c474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc2bd9fb19b4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c9a49dc5c54970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80696e289f604788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71b79b833d5c4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c9a49dc5c54970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra608af25d9a24f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80696e289f604788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,913</x:t>
-[...279 lines deleted...]
-          <x:t>146,241</x:t>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>