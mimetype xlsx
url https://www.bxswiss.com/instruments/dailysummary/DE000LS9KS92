--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc2bd9fb19b4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2209a8e8abfa463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80696e289f604788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85ccba6b6cb42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra608af25d9a24f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80696e289f604788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77bb7734abb4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85ccba6b6cb42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,724</x:t>
-[...576 lines deleted...]
-          <x:t>145,468</x:t>
+          <x:t>145,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>