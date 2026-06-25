--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2209a8e8abfa463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614ea97a2f03483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85ccba6b6cb42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335e5e483cdf4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77bb7734abb4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85ccba6b6cb42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6b54d70a0d4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335e5e483cdf4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>144,660</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,592</x:t>
-[...21 lines deleted...]
-          <x:t>147,789</x:t>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,310</x:t>
-[...92 lines deleted...]
-          <x:t>148,143</x:t>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,023</x:t>
-[...193 lines deleted...]
-          <x:t>145,443</x:t>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>