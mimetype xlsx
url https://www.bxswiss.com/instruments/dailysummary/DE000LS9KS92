--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614ea97a2f03483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccfab8c201a4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335e5e483cdf4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9222091af00240c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6b54d70a0d4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335e5e483cdf4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb480f9397f80487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9222091af00240c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>148,143</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,023</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>147,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,352</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>