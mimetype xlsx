--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccfab8c201a4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4b19f85e0d435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9222091af00240c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25e167345684834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb480f9397f80487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9222091af00240c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13fd261f33d4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25e167345684834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>