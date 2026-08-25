--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4b19f85e0d435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8f936e3548424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25e167345684834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69782fc62ac24b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13fd261f33d4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25e167345684834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70538048c6a54b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69782fc62ac24b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,545</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>