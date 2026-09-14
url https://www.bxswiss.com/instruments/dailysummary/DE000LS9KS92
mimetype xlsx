--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f8f936e3548424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf567400f25ef42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69782fc62ac24b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b3ad76df8447f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70538048c6a54b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69782fc62ac24b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc233349ba773429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b3ad76df8447f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>