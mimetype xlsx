--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf567400f25ef42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c895d613cf64c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b3ad76df8447f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efd5bd16d2f43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc233349ba773429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b3ad76df8447f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02583f4de1424219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efd5bd16d2f43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,027</x:t>
-[...549 lines deleted...]
-          <x:t>157,813</x:t>
+          <x:t>160,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>