--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c895d613cf64c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe888280dbc4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efd5bd16d2f43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a82c37da4b4454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02583f4de1424219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efd5bd16d2f43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd36c156fb24b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a82c37da4b4454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the35- DividendAristocratsGlobal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KS92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,767</x:t>
-[...522 lines deleted...]
-          <x:t>156,994</x:t>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>