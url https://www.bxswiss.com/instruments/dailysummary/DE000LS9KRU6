--- v4 (2026-03-15)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c48c7bc0d3473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4a4fdb68004f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42db82bc1a02499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98c7f1f5a654c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5a04af90cc4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42db82bc1a02499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387fe164f66a478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98c7f1f5a654c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>