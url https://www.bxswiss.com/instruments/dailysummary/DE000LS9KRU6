--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4a4fdb68004f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66b982f8722433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98c7f1f5a654c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8129556a0f49d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387fe164f66a478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98c7f1f5a654c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a75b9794ea4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8129556a0f49d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>