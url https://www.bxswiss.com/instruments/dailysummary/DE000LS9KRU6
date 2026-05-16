--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66b982f8722433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d69a13deb04bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8129556a0f49d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7340fa346d63434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a75b9794ea4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8129556a0f49d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe27c63e6325489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7340fa346d63434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>