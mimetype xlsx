--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d69a13deb04bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa4d00c88f843d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7340fa346d63434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98bc1c28c89f4df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe27c63e6325489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7340fa346d63434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9c542983d942b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98bc1c28c89f4df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>81,061</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>79,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>