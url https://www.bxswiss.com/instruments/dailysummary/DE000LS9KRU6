--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaa4d00c88f843d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb19c806bfbb4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98bc1c28c89f4df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6b04778b1f40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9c542983d942b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98bc1c28c89f4df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596f75e7a1af4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6b04778b1f40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...441 lines deleted...]
-          <x:t>82,878</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>