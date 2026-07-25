--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb19c806bfbb4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a5011f07784010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6b04778b1f40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc743532522664300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596f75e7a1af4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6b04778b1f40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re068ad010f514408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc743532522664300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>