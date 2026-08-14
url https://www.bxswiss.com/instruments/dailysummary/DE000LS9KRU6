--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a5011f07784010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4995f6371d4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc743532522664300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de0b43cfacb4aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re068ad010f514408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc743532522664300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5e583205924c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de0b43cfacb4aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,507</x:t>
@@ -791,31 +373,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>