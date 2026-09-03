--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f4995f6371d4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4963f5a58f5b48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de0b43cfacb4aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b843714fd3640df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5e583205924c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de0b43cfacb4aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56737636938f4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b843714fd3640df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Kurs- &amp; Dividendenstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>