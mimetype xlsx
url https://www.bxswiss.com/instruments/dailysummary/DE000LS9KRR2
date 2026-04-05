--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf93f09645b7421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1b55e6537e4a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320acaa16dc74a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref941cffa55f4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761740c9b2a34a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320acaa16dc74a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8a0f3a8a0c4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref941cffa55f4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>100,028</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>