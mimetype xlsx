--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1b55e6537e4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4609f73d02394e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref941cffa55f4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0195833563b848d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8a0f3a8a0c4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref941cffa55f4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd3beb2e08648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0195833563b848d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>95,513</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,757</x:t>
-[...247 lines deleted...]
-          <x:t>98,015</x:t>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>