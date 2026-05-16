--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4609f73d02394e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791924788b4446b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0195833563b848d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e646b9bde5040fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd3beb2e08648b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0195833563b848d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097bb79bdb32427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e646b9bde5040fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,707</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,156</x:t>
-[...404 lines deleted...]
-          <x:t>97,147</x:t>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>