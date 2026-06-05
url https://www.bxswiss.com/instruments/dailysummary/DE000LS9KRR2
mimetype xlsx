--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791924788b4446b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de94e9a5a3f45cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e646b9bde5040fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd588333abb6e4e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097bb79bdb32427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e646b9bde5040fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe00764a2ce74872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd588333abb6e4e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>96,982</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>96,810</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>