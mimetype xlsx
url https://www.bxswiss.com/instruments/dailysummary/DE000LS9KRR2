--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4de94e9a5a3f45cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1689c5ca33a42b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd588333abb6e4e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305ed55d82b54636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe00764a2ce74872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd588333abb6e4e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc1ee6743af4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305ed55d82b54636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>