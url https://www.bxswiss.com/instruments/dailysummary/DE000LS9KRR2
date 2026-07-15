--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1689c5ca33a42b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a854196ffd7409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305ed55d82b54636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74d271ddbf542c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc1ee6743af4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305ed55d82b54636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14617fd55ac74617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74d271ddbf542c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>