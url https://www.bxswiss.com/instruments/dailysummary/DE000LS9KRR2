--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a854196ffd7409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96154c3ba4034346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74d271ddbf542c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b22bebf0464810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14617fd55ac74617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74d271ddbf542c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f3925d5ad04041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b22bebf0464810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>