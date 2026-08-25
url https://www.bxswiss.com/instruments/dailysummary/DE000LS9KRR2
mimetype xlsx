--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96154c3ba4034346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e63bcc632954fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b22bebf0464810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740db4052afc4a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f3925d5ad04041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b22bebf0464810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8c80f0e16d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740db4052afc4a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,232</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,794</x:t>
-[...571 lines deleted...]
-          <x:t>100,356</x:t>
+          <x:t>101,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>