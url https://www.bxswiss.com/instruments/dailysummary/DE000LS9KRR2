--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e63bcc632954fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841ea32bd36d4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740db4052afc4a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e6f065ef184b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8c80f0e16d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740db4052afc4a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d654e166bbf47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e6f065ef184b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>