--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841ea32bd36d4a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bce1d4e2a1437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e6f065ef184b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b6f607514d4ff5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d654e166bbf47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e6f065ef184b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639d8109a06040c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b6f607514d4ff5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>