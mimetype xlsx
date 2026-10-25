--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bce1d4e2a1437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95521bc7cd594132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b6f607514d4ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R662ee357cef443cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639d8109a06040c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b6f607514d4ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2626407df17b476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R662ee357cef443cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Food - Buy what you eat</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>