--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211c4e494c3f44f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02db42508bb64892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccfde0bd0c649cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cf326a87dd4a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4744926de8a440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccfde0bd0c649cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009746b2fe9848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cf326a87dd4a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>