--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02db42508bb64892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21000c8898a4dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cf326a87dd4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdf51ee473c4188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R009746b2fe9848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cf326a87dd4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5588eb71883c4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdf51ee473c4188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>