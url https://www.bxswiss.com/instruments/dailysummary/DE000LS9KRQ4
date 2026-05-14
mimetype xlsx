--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21000c8898a4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f06442baf604c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cdf51ee473c4188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdedd60b8d0a44ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5588eb71883c4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cdf51ee473c4188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55af55b416ae4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdedd60b8d0a44ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>