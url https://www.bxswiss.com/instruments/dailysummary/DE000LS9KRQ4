--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f06442baf604c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89fca6351494e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdedd60b8d0a44ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4287ccf407014877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55af55b416ae4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdedd60b8d0a44ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312b686927ae4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4287ccf407014877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>135,376</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,886</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>135,596</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>