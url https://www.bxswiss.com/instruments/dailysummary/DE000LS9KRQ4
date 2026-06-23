--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89fca6351494e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c5ebf073e74451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4287ccf407014877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9330af8d564fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R312b686927ae4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4287ccf407014877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67c843f5da044c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9330af8d564fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>