--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c5ebf073e74451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac18eb82bbc34559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9330af8d564fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5032c3a039c4dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67c843f5da044c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9330af8d564fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1dfba5f23f94b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5032c3a039c4dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>139,030</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>142,467</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>