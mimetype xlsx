--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac18eb82bbc34559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6645cce5fec94252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5032c3a039c4dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d93425bf3664b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1dfba5f23f94b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5032c3a039c4dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c59dbc30464130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d93425bf3664b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>140,925</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>139,028</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,401</x:t>
-[...31 lines deleted...]
-          <x:t>139,325</x:t>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>