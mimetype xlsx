--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6645cce5fec94252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e971cd420c408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d93425bf3664b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fb23b683b44c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c59dbc30464130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d93425bf3664b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fdc94898504ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fb23b683b44c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>139,028</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,401</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>138,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,294</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>