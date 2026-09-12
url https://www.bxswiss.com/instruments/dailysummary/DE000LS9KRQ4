--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e971cd420c408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b765ed83813428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fb23b683b44c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791122d256c747d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fdc94898504ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fb23b683b44c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ce26a4f6c9403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791122d256c747d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>139,214</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>138,777</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>