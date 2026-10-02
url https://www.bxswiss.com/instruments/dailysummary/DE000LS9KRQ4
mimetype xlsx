--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b765ed83813428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecd680ca2774552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R791122d256c747d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693a88131e294ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ce26a4f6c9403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R791122d256c747d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59da3ac774a64e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693a88131e294ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>143,153</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>139,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>