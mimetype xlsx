--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecd680ca2774552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223845069cff415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693a88131e294ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f4857a3ba741cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59da3ac774a64e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693a88131e294ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16db1f950a64901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f4857a3ba741cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategie nach Levermann Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>140,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>