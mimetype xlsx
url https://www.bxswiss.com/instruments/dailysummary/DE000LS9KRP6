--- v13 (2026-08-24)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62af8ffcdd184178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4aef9f70444d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edd313e65384e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a26ceb0bf1493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2cc40236014161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edd313e65384e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1a17c266a44819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a26ceb0bf1493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>254,670</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>