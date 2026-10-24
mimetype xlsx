--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4aef9f70444d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25663b0716f4147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a26ceb0bf1493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e41abb0eec4f07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1a17c266a44819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a26ceb0bf1493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a4a307c848448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e41abb0eec4f07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>242,949</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,782</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>242,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,838</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>