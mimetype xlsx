--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe9e0295f404a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e2edd1f82e4954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d7800cbf804981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b7e137d4c14614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f1136f71444e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d7800cbf804981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28d65c35d864264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b7e137d4c14614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>