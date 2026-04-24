--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e2edd1f82e4954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3583069fe3a74ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8b7e137d4c14614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84da696672a648ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28d65c35d864264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8b7e137d4c14614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6543b5ca559f486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84da696672a648ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>241,946</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>240,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>