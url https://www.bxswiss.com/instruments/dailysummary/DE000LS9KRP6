--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3583069fe3a74ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb948be6628c4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84da696672a648ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438e0b841bec4c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6543b5ca559f486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84da696672a648ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc530dd1104864767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438e0b841bec4c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>