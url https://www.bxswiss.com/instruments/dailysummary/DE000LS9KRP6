--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb948be6628c4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72157c8893344d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R438e0b841bec4c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f7d601acf34045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc530dd1104864767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R438e0b841bec4c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2829e5830714260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f7d601acf34045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>