--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72157c8893344d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587e6a0f377c4619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f7d601acf34045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f5e8d47a5242c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2829e5830714260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f7d601acf34045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8874785e0804966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f5e8d47a5242c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>