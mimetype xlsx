--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587e6a0f377c4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79110418ffb44f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f5e8d47a5242c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc524439ee5db4ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8874785e0804966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f5e8d47a5242c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5105ef09474e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc524439ee5db4ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>