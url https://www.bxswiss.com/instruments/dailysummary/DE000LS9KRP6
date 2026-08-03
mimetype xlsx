--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79110418ffb44f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b8f40a7fc34fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc524439ee5db4ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f1f286fc2149da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5105ef09474e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc524439ee5db4ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27de2b08fdd44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f1f286fc2149da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>