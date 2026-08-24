--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88b8f40a7fc34fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62af8ffcdd184178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f1f286fc2149da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edd313e65384e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27de2b08fdd44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f1f286fc2149da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2cc40236014161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edd313e65384e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weapon &amp; Armor Manufacturing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>