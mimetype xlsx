--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb429be6f119d45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29db2c9a79c46ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff75f95901974205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d75c75c696d4dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c5c2eb75744740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff75f95901974205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faef3d04f9f45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d75c75c696d4dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>