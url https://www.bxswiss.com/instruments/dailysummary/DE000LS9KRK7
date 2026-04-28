--- v5 (2026-04-05)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29db2c9a79c46ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f64f4e894844eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d75c75c696d4dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ed4d0409174ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faef3d04f9f45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d75c75c696d4dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddab3a85f7634547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ed4d0409174ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>