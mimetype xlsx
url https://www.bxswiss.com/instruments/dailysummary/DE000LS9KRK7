--- v6 (2026-04-28)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f64f4e894844eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d4ecbb81184ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ed4d0409174ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4393f84c3a2e4905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddab3a85f7634547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ed4d0409174ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95918702eb81408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4393f84c3a2e4905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>244,886</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>