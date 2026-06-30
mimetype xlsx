--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d4ecbb81184ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef4e43562e54c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4393f84c3a2e4905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80eb6a9f7ef4fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95918702eb81408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4393f84c3a2e4905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b013ce03094687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80eb6a9f7ef4fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>