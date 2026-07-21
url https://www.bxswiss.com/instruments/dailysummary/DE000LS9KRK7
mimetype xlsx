--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef4e43562e54c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80477539ba3349d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80eb6a9f7ef4fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb048e51f884607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b013ce03094687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80eb6a9f7ef4fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree97a078897f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb048e51f884607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>