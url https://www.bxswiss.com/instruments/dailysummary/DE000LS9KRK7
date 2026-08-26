--- v9 (2026-07-21)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80477539ba3349d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbe0aff60c94d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb048e51f884607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f51a801d5254afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree97a078897f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb048e51f884607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315d983d943341b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f51a801d5254afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>242,061</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>