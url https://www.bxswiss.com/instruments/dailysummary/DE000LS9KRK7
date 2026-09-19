--- v10 (2026-08-26)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbe0aff60c94d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3722fb25ec44556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f51a801d5254afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f86cb60a0546a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315d983d943341b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f51a801d5254afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482c637294704a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f86cb60a0546a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>