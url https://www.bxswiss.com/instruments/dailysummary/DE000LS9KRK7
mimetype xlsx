--- v11 (2026-09-19)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3722fb25ec44556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff095d13d204366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f86cb60a0546a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R049a5b17a2d94558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482c637294704a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f86cb60a0546a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b75a85d633b4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R049a5b17a2d94558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck Innov.-Technologie-Ro.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>259,163</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>