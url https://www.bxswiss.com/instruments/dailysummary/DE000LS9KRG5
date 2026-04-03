--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c55c78c358049b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc439df08a152485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314b560aac224ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb4eae0d2f240c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e70f04913642d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314b560aac224ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e14930c767c443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb4eae0d2f240c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>85,822</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>