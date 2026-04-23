--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc439df08a152485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd282361f34664f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb4eae0d2f240c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9926162f3af74993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e14930c767c443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb4eae0d2f240c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3773c5fec334aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9926162f3af74993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,552 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>84,128</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,123</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>82,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>