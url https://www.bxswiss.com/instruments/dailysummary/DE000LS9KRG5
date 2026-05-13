--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd282361f34664f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdecdea35c8684b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9926162f3af74993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1e3ecc93444950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3773c5fec334aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9926162f3af74993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacd1e5fa2044154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1e3ecc93444950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>