--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdecdea35c8684b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0222f345561c48e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1e3ecc93444950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685d2c9a6c914af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfacd1e5fa2044154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1e3ecc93444950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e366425fd14f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685d2c9a6c914af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>85,932</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,802</x:t>
-[...566 lines deleted...]
-          <x:t>85,875</x:t>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>