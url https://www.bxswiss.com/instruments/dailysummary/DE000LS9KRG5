--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0222f345561c48e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa6d9cc268f48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685d2c9a6c914af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cfe5ffd76147cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e366425fd14f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685d2c9a6c914af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1eb136810944abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cfe5ffd76147cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>