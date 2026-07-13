--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa6d9cc268f48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143699a68a964e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cfe5ffd76147cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64fa98344c247e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1eb136810944abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cfe5ffd76147cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985ec7da2c834993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64fa98344c247e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>85,124</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,922</x:t>
-[...517 lines deleted...]
-          <x:t>85,147</x:t>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>