--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143699a68a964e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4de9ceb247439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd64fa98344c247e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338ba84d7e174243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R985ec7da2c834993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd64fa98344c247e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9629ee71e2cd4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338ba84d7e174243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>84,488</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>83,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>