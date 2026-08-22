--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4de9ceb247439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59d220191f34a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R338ba84d7e174243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5fa64f5677141f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9629ee71e2cd4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R338ba84d7e174243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1602ee0a61ce45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5fa64f5677141f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>