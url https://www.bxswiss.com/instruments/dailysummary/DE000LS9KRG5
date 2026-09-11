--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59d220191f34a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65505defd2aa4c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5fa64f5677141f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd946b30f14654658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1602ee0a61ce45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5fa64f5677141f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b0cf788862406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd946b30f14654658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,159</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>04.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,689</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>87,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,235</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>