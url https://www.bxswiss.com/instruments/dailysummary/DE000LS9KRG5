--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65505defd2aa4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree71b004a8714964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd946b30f14654658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5742ea917adb4570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b0cf788862406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd946b30f14654658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7febda2808134b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5742ea917adb4570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>87,578</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,238</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,562</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>