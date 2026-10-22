--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree71b004a8714964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dec710ae78547fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5742ea917adb4570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ce081f55ff4185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7febda2808134b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5742ea917adb4570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e13549440d4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ce081f55ff4185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Eigentümergeführte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>86,904</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,723</x:t>
-[...141 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>86,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,718</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>86,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,612</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>