--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0cef6918e44a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb8e2593cfa434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4601f5470b14f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc15e7e395b456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fe39d738b34ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4601f5470b14f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30ead1358bd4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc15e7e395b456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>