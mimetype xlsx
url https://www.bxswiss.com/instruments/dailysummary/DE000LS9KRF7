--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb8e2593cfa434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97c89b131b94293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc15e7e395b456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b19374bbda64434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30ead1358bd4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc15e7e395b456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10d7d5a8c57434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b19374bbda64434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>