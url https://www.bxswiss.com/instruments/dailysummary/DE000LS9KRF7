--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97c89b131b94293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501edbef40f24c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b19374bbda64434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b0789ae9164054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10d7d5a8c57434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b19374bbda64434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b27d115acbf42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b0789ae9164054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,179</x:t>
-[...16 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,694</x:t>
-[...252 lines deleted...]
-          <x:t>147,013</x:t>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>