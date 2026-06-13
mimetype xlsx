--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501edbef40f24c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477956c68b0f47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b0789ae9164054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85edb39c3a3b4c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b27d115acbf42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b0789ae9164054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fcd23e9f6f4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85edb39c3a3b4c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>