--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477956c68b0f47a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7be61647ef94e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85edb39c3a3b4c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04aec3e5b10a4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fcd23e9f6f4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85edb39c3a3b4c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bd41eb8a3d41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04aec3e5b10a4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>142,181</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>