--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7be61647ef94e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf2be55af8d41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04aec3e5b10a4c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff28358cd424869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bd41eb8a3d41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04aec3e5b10a4c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re76d00a2e71d473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff28358cd424869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>