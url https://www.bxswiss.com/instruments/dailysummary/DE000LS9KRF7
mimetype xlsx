--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf2be55af8d41b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafc48e3a95460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff28358cd424869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb200fde0461041e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re76d00a2e71d473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff28358cd424869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596dad98e6b4408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb200fde0461041e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>