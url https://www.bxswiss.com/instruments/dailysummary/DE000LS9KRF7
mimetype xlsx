--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafc48e3a95460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96a7e6980b0440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb200fde0461041e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c1da8dd7414e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596dad98e6b4408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb200fde0461041e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b993516a18e442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c1da8dd7414e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>