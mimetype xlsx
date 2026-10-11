--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96a7e6980b0440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fe6dbd2468427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c1da8dd7414e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff27ba52ada4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b993516a18e442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c1da8dd7414e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12e88a101d04c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff27ba52ada4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>