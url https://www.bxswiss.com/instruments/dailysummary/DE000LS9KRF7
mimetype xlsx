--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fe6dbd2468427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6905608606fe4dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff27ba52ada4a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40384b6997a4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12e88a101d04c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff27ba52ada4a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf619e19056ab48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40384b6997a4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WITH FEELING AND CHART</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>