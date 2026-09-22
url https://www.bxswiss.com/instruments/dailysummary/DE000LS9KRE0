--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2dac23f1fe44f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red635af7e7d84656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3d839b3d69442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eed216e0fa54ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9772e5cac6684859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3d839b3d69442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2266dcc58f94d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eed216e0fa54ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,401</x:t>
-[...387 lines deleted...]
-          <x:t>128,436</x:t>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>