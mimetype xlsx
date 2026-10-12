--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red635af7e7d84656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d51261ccb54cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eed216e0fa54ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219e5f72e68a4d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2266dcc58f94d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eed216e0fa54ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc05511ea6b4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219e5f72e68a4d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>127,566</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>126,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>