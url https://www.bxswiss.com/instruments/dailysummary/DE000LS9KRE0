--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d51261ccb54cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re835ef69fdd347d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219e5f72e68a4d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b691d37f9ef4693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc05511ea6b4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219e5f72e68a4d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe5884beffc4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b691d37f9ef4693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>