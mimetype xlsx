--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273f41ae87b34bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8750695d37024c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72dea0a997344efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8828afffb99b42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffbbb617e8af426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72dea0a997344efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81a57deb2744de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8828afffb99b42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>