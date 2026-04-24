--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8750695d37024c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd49fd191324ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8828afffb99b42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61ceeead3e04c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd81a57deb2744de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8828afffb99b42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a642482ee6748b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61ceeead3e04c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>118,718</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,243</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>117,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>