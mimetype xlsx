--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd49fd191324ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b7a5e3c6c14d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61ceeead3e04c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df8142946e54a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a642482ee6748b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61ceeead3e04c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf550248451994855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df8142946e54a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>