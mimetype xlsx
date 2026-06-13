--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b7a5e3c6c14d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ae7940ad8f40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df8142946e54a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90a2cb6640b4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf550248451994855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df8142946e54a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc594a19bfe4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90a2cb6640b4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>