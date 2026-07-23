--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ae7940ad8f40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70579c0077a4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90a2cb6640b4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5599aa0d4dd1419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc594a19bfe4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90a2cb6640b4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8c8043fd6b4dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5599aa0d4dd1419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>121,004</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>