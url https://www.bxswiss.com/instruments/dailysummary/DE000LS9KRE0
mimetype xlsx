--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70579c0077a4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bbc8549d0541f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5599aa0d4dd1419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3c43152a4b4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8c8043fd6b4dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5599aa0d4dd1419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c92946c13a489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3c43152a4b4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>