--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19bbc8549d0541f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2dac23f1fe44f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3c43152a4b4013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3d839b3d69442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c92946c13a489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3c43152a4b4013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9772e5cac6684859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3d839b3d69442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Cosmetics- Buy what you use</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>126,378</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,783</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>128,299</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>