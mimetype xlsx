--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42722818d2ff438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a640e5ce7b494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c40612b0c5436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a649994a84432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c85d090c94433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c40612b0c5436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054e865834f64400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a649994a84432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>129,031</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,272</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>130,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>