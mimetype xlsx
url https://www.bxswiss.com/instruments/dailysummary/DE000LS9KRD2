--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a640e5ce7b494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1123569407684a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a649994a84432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1520e6317a9a4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054e865834f64400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a649994a84432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063f3af2b5954b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1520e6317a9a4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>