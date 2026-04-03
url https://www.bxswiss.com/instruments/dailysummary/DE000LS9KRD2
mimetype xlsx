--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8d39127fa684632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c636d0d2d64dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92adcf0ac54744d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc867f0a19d9648d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa136b358b34179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92adcf0ac54744d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e64d2ceb954631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc867f0a19d9648d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>125,691</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>126,008</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,959</x:t>
-[...409 lines deleted...]
-          <x:t>124,746</x:t>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>