--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c636d0d2d64dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d3e5f2417b42d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc867f0a19d9648d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1e456c90214322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e64d2ceb954631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc867f0a19d9648d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79e924f6b9045e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1e456c90214322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>