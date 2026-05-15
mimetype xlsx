--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d3e5f2417b42d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea238d0825b24802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa1e456c90214322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09c3dc2383e4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79e924f6b9045e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa1e456c90214322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0908bf06d34f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09c3dc2383e4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,066</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>127,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>126,396</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>126,932</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>