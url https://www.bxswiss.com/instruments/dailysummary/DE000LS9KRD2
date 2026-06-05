--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea238d0825b24802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0de9b1f7aa4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09c3dc2383e4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956248a3d97f4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0908bf06d34f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09c3dc2383e4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba3f0e20e9f4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956248a3d97f4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>126,396</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,422</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,319</x:t>
-[...193 lines deleted...]
-          <x:t>126,354</x:t>
+          <x:t>126,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>