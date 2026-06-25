--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0de9b1f7aa4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61ca4ef715e41a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956248a3d97f4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca802b2604b45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba3f0e20e9f4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956248a3d97f4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec1002e4f904bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca802b2604b45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,422</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,319</x:t>
-[...587 lines deleted...]
-        <x:is>
           <x:t>126,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>