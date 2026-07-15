--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61ca4ef715e41a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61c2dde8a4c46f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca802b2604b45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ceacf71ee646db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec1002e4f904bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca802b2604b45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd7893c83a24247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ceacf71ee646db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>126,656</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,644</x:t>
-[...124 lines deleted...]
-          <x:t>126,878</x:t>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,732</x:t>
-[...166 lines deleted...]
-          <x:t>126,990</x:t>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>