--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61c2dde8a4c46f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d48c77866954bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ceacf71ee646db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0831ecf2c4584b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd7893c83a24247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ceacf71ee646db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8805e30b36be4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0831ecf2c4584b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>126,878</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,732</x:t>
-[...161 lines deleted...]
-          <x:t>126,829</x:t>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>127,226</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>