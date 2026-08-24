--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d48c77866954bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732c000bd42c482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0831ecf2c4584b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b9342a448f4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8805e30b36be4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0831ecf2c4584b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca306bf012924706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b9342a448f4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>