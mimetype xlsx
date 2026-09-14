--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732c000bd42c482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42722818d2ff438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b9342a448f4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c40612b0c5436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca306bf012924706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b9342a448f4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c85d090c94433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c40612b0c5436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SFC Anlagestrategie Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>128,479</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,339</x:t>
-[...16 lines deleted...]
-          <x:t>128,670</x:t>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,602</x:t>
-[...247 lines deleted...]
-          <x:t>128,665</x:t>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>