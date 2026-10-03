--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc721e1ff104619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02910f6ad05b4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b89435574e4fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b20b1d7153c4243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b2a231a3664b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b89435574e4fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c1cf8ae8b04ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b20b1d7153c4243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>