--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02910f6ad05b4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f7ee5edaa64cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b20b1d7153c4243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5ddfc03c8b403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c1cf8ae8b04ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b20b1d7153c4243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb50f9825a0c648d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5ddfc03c8b403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>