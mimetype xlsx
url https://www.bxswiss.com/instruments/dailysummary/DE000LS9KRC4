--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577819b3796b4c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf514d802c317403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944e93e1ee4d42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05339d4c8b934ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c6a384ceafd4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944e93e1ee4d42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c66a82112544252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05339d4c8b934ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>