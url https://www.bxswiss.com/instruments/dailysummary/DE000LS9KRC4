--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf514d802c317403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15beb3be7aa4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05339d4c8b934ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ea9c1644e042d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c66a82112544252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05339d4c8b934ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481a1af389fa4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ea9c1644e042d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>