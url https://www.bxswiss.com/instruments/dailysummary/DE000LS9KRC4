--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15beb3be7aa4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50246559ea52475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ea9c1644e042d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c4884c438642d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481a1af389fa4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ea9c1644e042d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf452d48d2d4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c4884c438642d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>