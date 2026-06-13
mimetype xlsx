--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50246559ea52475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fc59dfccf7466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c4884c438642d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75df924846844322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf452d48d2d4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c4884c438642d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d72075fc5e48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75df924846844322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>