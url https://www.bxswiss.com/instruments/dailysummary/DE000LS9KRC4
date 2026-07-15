--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fc59dfccf7466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2aa7b76c3074e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75df924846844322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfee6fde4fc4b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d72075fc5e48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75df924846844322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2c1e6bbe6a41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfee6fde4fc4b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,881</x:t>
-[...252 lines deleted...]
-          <x:t>237,907</x:t>
+          <x:t>240,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>