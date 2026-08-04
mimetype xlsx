--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2aa7b76c3074e4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81faddd9c1f47f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfee6fde4fc4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a8905fe01343b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2c1e6bbe6a41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfee6fde4fc4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39dfd041288a4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a8905fe01343b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>