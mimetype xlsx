--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81faddd9c1f47f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3139eedb20754e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a8905fe01343b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e90a8d7ed84b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39dfd041288a4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a8905fe01343b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05803f28a594d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e90a8d7ed84b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>