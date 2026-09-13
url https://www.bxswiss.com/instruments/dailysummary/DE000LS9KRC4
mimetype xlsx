--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3139eedb20754e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc721e1ff104619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e90a8d7ed84b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b89435574e4fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf05803f28a594d68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e90a8d7ed84b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b2a231a3664b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b89435574e4fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>234,074</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,082</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>234,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>