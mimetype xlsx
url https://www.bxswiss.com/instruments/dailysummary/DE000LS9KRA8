--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e277b8e7c834ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6368a37783554666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ebb9398398e49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a63c48ed3540c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ad085d91134980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ebb9398398e49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re526594b1bf349c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a63c48ed3540c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>