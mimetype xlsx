--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6368a37783554666" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073f028d6b024db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a63c48ed3540c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8bc80a9f0941b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re526594b1bf349c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a63c48ed3540c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05891437b0bc4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8bc80a9f0941b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>