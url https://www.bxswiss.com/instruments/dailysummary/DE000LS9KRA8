--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073f028d6b024db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b65d631c0745f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f8bc80a9f0941b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ac9092d7d047a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05891437b0bc4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f8bc80a9f0941b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb563d877599428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ac9092d7d047a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>