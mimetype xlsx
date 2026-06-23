--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b65d631c0745f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e37893e2a1a412b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ac9092d7d047a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd00911920b4538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb563d877599428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ac9092d7d047a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52a40f853ab4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd00911920b4538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>214,256</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>