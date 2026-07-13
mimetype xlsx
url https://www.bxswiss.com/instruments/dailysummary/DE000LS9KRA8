--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e37893e2a1a412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd5f19a85c548aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fd00911920b4538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8bd71190c74c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52a40f853ab4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fd00911920b4538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dda3317c48469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8bd71190c74c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>