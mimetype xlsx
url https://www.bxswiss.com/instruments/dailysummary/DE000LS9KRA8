--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd5f19a85c548aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b535c71c4da4516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8bd71190c74c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaeaef850f9c4276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48dda3317c48469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8bd71190c74c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8224af13331b4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaeaef850f9c4276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>236,842</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>