--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b535c71c4da4516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90a486dd60d488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaeaef850f9c4276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe78e3b667c4066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8224af13331b4829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaeaef850f9c4276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb26b1d107614d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe78e3b667c4066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>