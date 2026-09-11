--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90a486dd60d488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797db960725b4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe78e3b667c4066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59344503bffc439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb26b1d107614d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe78e3b667c4066" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ac39f8bf464858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59344503bffc439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>