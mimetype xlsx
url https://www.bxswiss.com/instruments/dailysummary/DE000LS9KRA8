--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797db960725b4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026a5a43cfab446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59344503bffc439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62af98d7ca2f432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ac39f8bf464858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59344503bffc439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c8586574884104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62af98d7ca2f432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>