--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026a5a43cfab446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955d3bf2f1c24646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62af98d7ca2f432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73c90045686475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c8586574884104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62af98d7ca2f432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd7e0e1879a419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73c90045686475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Konjunktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KRA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>