--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9854e1a011894dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc17044946db4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23a391ab9d54878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341257ff60af4373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb193735088bb45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23a391ab9d54878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a45be5031f41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341257ff60af4373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>