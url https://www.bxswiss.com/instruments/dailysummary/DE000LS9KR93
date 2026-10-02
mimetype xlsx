--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc17044946db4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra226f80d36fb48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341257ff60af4373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1456df3a3c314ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a45be5031f41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341257ff60af4373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb2a66039e4463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1456df3a3c314ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>