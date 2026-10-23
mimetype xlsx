--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra226f80d36fb48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d324527c4814c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1456df3a3c314ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342293c2b9534e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb2a66039e4463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1456df3a3c314ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901f48d6b51c460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342293c2b9534e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>