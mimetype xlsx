--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ea3a9aa57d43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a484a8c31a7477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893e150c242d44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb7e29dfc2d44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd5332eec4e46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893e150c242d44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ebc399d936497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb7e29dfc2d44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>206,213</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>205,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>