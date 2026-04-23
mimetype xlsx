--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a484a8c31a7477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2eb0fbc36c4188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb7e29dfc2d44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ac40d757fb405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ebc399d936497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb7e29dfc2d44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fb7ad5133d4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ac40d757fb405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>