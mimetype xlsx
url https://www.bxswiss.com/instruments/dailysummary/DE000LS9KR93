--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2eb0fbc36c4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2627d9ea3311438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ac40d757fb405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2304f4617b4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fb7ad5133d4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ac40d757fb405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34194a241a1d4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2304f4617b4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>