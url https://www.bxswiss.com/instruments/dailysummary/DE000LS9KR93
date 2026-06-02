--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2627d9ea3311438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac683905c60f49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2304f4617b4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cd8ea44ac74727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34194a241a1d4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2304f4617b4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf766b397d7d4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cd8ea44ac74727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>