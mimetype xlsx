--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac683905c60f49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e9eb03bc0c40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cd8ea44ac74727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2792bdfff1d4720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf766b397d7d4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cd8ea44ac74727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34002ad11f54114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2792bdfff1d4720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>