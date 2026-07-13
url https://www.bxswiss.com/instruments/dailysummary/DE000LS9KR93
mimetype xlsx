--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e9eb03bc0c40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87265edafc441c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2792bdfff1d4720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4256c57d6a407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34002ad11f54114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2792bdfff1d4720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a43cd5eefbb417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4256c57d6a407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,345</x:t>
-[...468 lines deleted...]
-          <x:t>231,342</x:t>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>