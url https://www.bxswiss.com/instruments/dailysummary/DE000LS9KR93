--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87265edafc441c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b99bd53e14f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4256c57d6a407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81efc4657f6461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a43cd5eefbb417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4256c57d6a407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc666ed67d25c48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81efc4657f6461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>