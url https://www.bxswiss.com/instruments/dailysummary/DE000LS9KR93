--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b99bd53e14f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9854e1a011894dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81efc4657f6461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23a391ab9d54878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc666ed67d25c48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81efc4657f6461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb193735088bb45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23a391ab9d54878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kompilation Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>