--- v13 (2026-08-29)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad748e35030b413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba17001291114353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127aee588d6b4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb015aad0f1fb4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778a073b063a41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127aee588d6b4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb7775fa4ea409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb015aad0f1fb4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>