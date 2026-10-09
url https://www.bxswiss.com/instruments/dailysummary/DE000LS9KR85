--- v14 (2026-09-19)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba17001291114353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8de1f392a14254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb015aad0f1fb4b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba9b14c07fb4606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb7775fa4ea409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb015aad0f1fb4b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1795a4d6fddc440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba9b14c07fb4606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>