--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8de1f392a14254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4852dd628e04946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba9b14c07fb4606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f42ea39e73349d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1795a4d6fddc440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba9b14c07fb4606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be4c210835f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f42ea39e73349d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>132,351</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,291</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>