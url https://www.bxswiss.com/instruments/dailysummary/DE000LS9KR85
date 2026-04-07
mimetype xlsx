--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a8d24878bd4ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48101f721984623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e24af945e743d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8203d1df6e8845fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2ea6db4eef46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e24af945e743d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed9f3b142a24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8203d1df6e8845fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>