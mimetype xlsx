--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48101f721984623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a98a9c13af4059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8203d1df6e8845fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b67956f6c874142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed9f3b142a24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8203d1df6e8845fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea49e7a5409b46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b67956f6c874142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>