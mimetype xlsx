--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a98a9c13af4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3ce633d45e48b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b67956f6c874142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f87567460b44db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea49e7a5409b46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b67956f6c874142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af336e905ae4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f87567460b44db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>