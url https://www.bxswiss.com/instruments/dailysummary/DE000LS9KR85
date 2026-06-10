--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3ce633d45e48b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015b1e0dcc8346f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f87567460b44db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5665ce5b3a754f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af336e905ae4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f87567460b44db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1209eea6af1b4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5665ce5b3a754f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>