--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015b1e0dcc8346f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6791520e97bc4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5665ce5b3a754f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd003656208d8496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1209eea6af1b4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5665ce5b3a754f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598fe6151adb4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd003656208d8496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>138,250</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>136,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>