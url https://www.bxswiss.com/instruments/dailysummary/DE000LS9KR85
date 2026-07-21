--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6791520e97bc4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8f377bb8204e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd003656208d8496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfaac821ec14ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598fe6151adb4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd003656208d8496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081163779e7443e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfaac821ec14ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>