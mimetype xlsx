--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8f377bb8204e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad748e35030b413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfaac821ec14ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127aee588d6b4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081163779e7443e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfaac821ec14ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778a073b063a41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127aee588d6b4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldesel-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KR85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,122</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>