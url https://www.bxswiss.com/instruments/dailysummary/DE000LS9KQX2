--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235abcbd35ed4b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8fff9e31964d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f5e0e13a734a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2273cff0fa2943e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ac989488774fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f5e0e13a734a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1a6aaff7ed4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2273cff0fa2943e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>