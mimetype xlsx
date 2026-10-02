--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8fff9e31964d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c01972f308343c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2273cff0fa2943e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7fec7dbd52446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1a6aaff7ed4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2273cff0fa2943e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a8b27fc3da4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7fec7dbd52446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>