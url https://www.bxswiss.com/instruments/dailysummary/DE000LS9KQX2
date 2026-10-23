--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c01972f308343c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c38eca276d4160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7fec7dbd52446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001182aaad834f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a8b27fc3da4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7fec7dbd52446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9d874721c3e49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001182aaad834f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>272,707</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>277,812</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>275,266</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>276,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,891</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>