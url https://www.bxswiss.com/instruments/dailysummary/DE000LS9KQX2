--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984feaae29b0498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce8294fa68d4998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c4f034db994557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a65f7c7a2114ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733ffd74e9cf40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c4f034db994557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f1de676c1a4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a65f7c7a2114ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>