--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce8294fa68d4998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f266778f9c4cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a65f7c7a2114ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52a1f438f4c43cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f1de676c1a4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a65f7c7a2114ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad5d21bf6f44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52a1f438f4c43cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>