--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f266778f9c4cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09f7e98f3d74e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52a1f438f4c43cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91ead0da024470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad5d21bf6f44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52a1f438f4c43cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ad61a3b5254676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91ead0da024470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>