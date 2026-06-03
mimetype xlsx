--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09f7e98f3d74e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re527026434b44a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91ead0da024470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b161f271a64e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ad61a3b5254676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91ead0da024470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b537bf03ad4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b161f271a64e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>