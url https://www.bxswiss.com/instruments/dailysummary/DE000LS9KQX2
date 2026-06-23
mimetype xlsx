--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re527026434b44a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b428a107084e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b161f271a64e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f8a0911fe84e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b537bf03ad4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b161f271a64e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f1c8f425d5485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f8a0911fe84e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>