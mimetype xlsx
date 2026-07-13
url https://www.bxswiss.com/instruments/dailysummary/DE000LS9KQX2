--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b428a107084e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3942b960a5de4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f8a0911fe84e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e2d4eb85624cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70f1c8f425d5485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f8a0911fe84e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb66a5d8086482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e2d4eb85624cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>280,718</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>297,218</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>