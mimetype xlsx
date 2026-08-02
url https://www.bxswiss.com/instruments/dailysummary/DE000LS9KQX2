--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3942b960a5de4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1464ecaf13c34f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e2d4eb85624cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5b36affaba4f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb66a5d8086482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e2d4eb85624cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2931d93674fc413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5b36affaba4f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>