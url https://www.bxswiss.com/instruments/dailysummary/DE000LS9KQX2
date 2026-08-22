--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1464ecaf13c34f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235abcbd35ed4b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5b36affaba4f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f5e0e13a734a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2931d93674fc413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5b36affaba4f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ac989488774fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f5e0e13a734a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitative Value D-A-CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>