--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f1591440af4bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040f7898248849d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd9009f7580493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b568fea3b564588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51948b88c72d4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd9009f7580493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec78037182eb4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b568fea3b564588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>