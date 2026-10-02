--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040f7898248849d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c47fc3de2145b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b568fea3b564588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce107818bac45a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec78037182eb4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b568fea3b564588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f6cf72035d549be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce107818bac45a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>223,457</x:t>
-[...31 lines deleted...]
-          <x:t>218,986</x:t>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,976</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>218,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>