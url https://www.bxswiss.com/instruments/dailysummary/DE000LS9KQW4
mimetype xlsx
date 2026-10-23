--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c47fc3de2145b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a2c90f935b4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce107818bac45a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re637cf04d3a140b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f6cf72035d549be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce107818bac45a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25466af845284b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re637cf04d3a140b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>