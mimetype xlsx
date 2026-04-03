--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4af4987a7f49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7637b37315d4f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131889de421e4a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db006469f214501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196773a5667042c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131889de421e4a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2d5cbc91314b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db006469f214501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>204,354</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,847</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>199,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,118</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>