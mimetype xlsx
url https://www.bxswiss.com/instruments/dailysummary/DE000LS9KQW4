--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7637b37315d4f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0c86bc093b4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db006469f214501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa0efe8dd7b4ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2d5cbc91314b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db006469f214501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6d9699ca3e48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa0efe8dd7b4ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>