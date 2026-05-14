--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0c86bc093b4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6209d9f37ad24ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa0efe8dd7b4ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b631f68218b4f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6d9699ca3e48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa0efe8dd7b4ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2975e7e9fe4440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b631f68218b4f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>