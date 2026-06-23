--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6209d9f37ad24ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac65c529279848fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b631f68218b4f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e950949bf14491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2975e7e9fe4440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b631f68218b4f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b05e891c60d4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e950949bf14491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>210,899</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>