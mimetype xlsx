--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac65c529279848fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef38ef4e3ab428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e950949bf14491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d374068a2504c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b05e891c60d4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e950949bf14491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aed6ae417ad45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d374068a2504c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>207,507</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,552</x:t>
-[...254 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>212,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>