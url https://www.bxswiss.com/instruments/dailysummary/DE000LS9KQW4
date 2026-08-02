--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef38ef4e3ab428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd614d0257c4b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d374068a2504c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfdeac327c14a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aed6ae417ad45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d374068a2504c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6d4fbb48034599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfdeac327c14a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,515</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>