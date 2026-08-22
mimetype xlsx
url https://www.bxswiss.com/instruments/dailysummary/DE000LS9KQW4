--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fd614d0257c4b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f1591440af4bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfdeac327c14a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd9009f7580493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6d4fbb48034599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfdeac327c14a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51948b88c72d4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd9009f7580493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Holdinginvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>