--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5297ade8534a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf169ac5a892d4d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b1c73f22b74dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09571ef38a6041a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684aaf0be3a346f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b1c73f22b74dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9493edc196840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09571ef38a6041a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>