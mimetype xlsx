--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf169ac5a892d4d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e24340206664787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09571ef38a6041a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de12b14d48644ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9493edc196840a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09571ef38a6041a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b36305ac294412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de12b14d48644ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>