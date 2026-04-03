--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a02b19d35d4ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e44d1fa276e4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e6a3dbd79b4e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14db6e48b4404608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600ca8427b8948e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e6a3dbd79b4e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84dcdf6928a4447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14db6e48b4404608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>224,427</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>