--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e44d1fa276e4409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618a10d93e543b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14db6e48b4404608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1048723916c42a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84dcdf6928a4447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14db6e48b4404608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd31ff9f30664f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1048723916c42a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>