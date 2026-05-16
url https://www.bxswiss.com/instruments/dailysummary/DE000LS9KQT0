--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618a10d93e543b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0f1f81f36e4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1048723916c42a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09052a04236b4735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd31ff9f30664f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1048723916c42a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888e34df64954549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09052a04236b4735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>