--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0f1f81f36e4c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af2998892ef46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09052a04236b4735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ce378df06f4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888e34df64954549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09052a04236b4735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ea1b7892954d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ce378df06f4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>