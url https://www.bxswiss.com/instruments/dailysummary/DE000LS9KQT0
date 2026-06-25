--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af2998892ef46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b54d498c364461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ce378df06f4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9816ab44865e40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ea1b7892954d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ce378df06f4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d7585d202d4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9816ab44865e40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>