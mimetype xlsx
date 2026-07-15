--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b54d498c364461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76156462ae13413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9816ab44865e40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ca026959d64e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d7585d202d4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9816ab44865e40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22e7e5f222a4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ca026959d64e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>