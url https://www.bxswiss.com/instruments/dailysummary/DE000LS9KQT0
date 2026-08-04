--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76156462ae13413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda467094dd684e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ca026959d64e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32557d027b949dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22e7e5f222a4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ca026959d64e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66709b10d3f64e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32557d027b949dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>