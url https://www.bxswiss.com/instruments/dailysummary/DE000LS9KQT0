--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda467094dd684e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8476aebc4bb649f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd32557d027b949dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b3fd55a42e46c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66709b10d3f64e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd32557d027b949dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840c1e93f4904bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b3fd55a42e46c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>