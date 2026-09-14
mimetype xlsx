--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8476aebc4bb649f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5297ade8534a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b3fd55a42e46c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b1c73f22b74dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840c1e93f4904bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b3fd55a42e46c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R684aaf0be3a346f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b1c73f22b74dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Chance der Korrektur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQT0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>