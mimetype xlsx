--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca246ed101b14b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef175b1ee7a42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecd9a43345d4a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541cb10826ca4fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e46eeca1264f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecd9a43345d4a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7c1045ac7e40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541cb10826ca4fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>