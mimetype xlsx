--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef175b1ee7a42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53b59e028a34524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541cb10826ca4fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10910469f70f42d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7c1045ac7e40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541cb10826ca4fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d35722c5b9746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10910469f70f42d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>