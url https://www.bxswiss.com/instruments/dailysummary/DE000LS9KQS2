--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1d3ee8e3ff4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1f7da5ca50436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370a6a76c3b247bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ab37c729bf4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40685c21bd044b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370a6a76c3b247bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc326dcc7274eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ab37c729bf4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>