--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1f7da5ca50436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddb10262bd74ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ab37c729bf4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b762ea26414681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc326dcc7274eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ab37c729bf4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra555fd9247f844ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b762ea26414681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>