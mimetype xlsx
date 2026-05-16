--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdddb10262bd74ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb361446f6147a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b762ea26414681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0c0b3a3aa64d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra555fd9247f844ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b762ea26414681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2931aa5b8ebb4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0c0b3a3aa64d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>