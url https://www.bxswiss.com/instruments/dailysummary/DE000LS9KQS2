--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb361446f6147a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cf74a6b8324064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e0c0b3a3aa64d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dd623d9d644fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2931aa5b8ebb4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e0c0b3a3aa64d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3155a7532e8c461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dd623d9d644fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>