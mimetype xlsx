--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cf74a6b8324064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55949bcd310b4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dd623d9d644fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254eb979f534469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3155a7532e8c461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dd623d9d644fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd8e86297dd4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254eb979f534469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>