--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55949bcd310b4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d549131f24346ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254eb979f534469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re885a95b4f9049fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd8e86297dd4ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254eb979f534469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb2ec1df3a64c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re885a95b4f9049fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>