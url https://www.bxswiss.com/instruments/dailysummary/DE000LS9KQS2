--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d549131f24346ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ff011bbab94473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re885a95b4f9049fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c7f1466d16478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb2ec1df3a64c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re885a95b4f9049fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae398e6d99d4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c7f1466d16478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>313,392</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,339</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>