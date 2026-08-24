--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ff011bbab94473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1c00be7e0e4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c7f1466d16478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940e98609c2f4932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae398e6d99d4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c7f1466d16478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5da33ed6cf4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940e98609c2f4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>