--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1c00be7e0e4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca246ed101b14b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940e98609c2f4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecd9a43345d4a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5da33ed6cf4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940e98609c2f4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e46eeca1264f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecd9a43345d4a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lasterhafte Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>