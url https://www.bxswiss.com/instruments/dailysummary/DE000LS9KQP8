--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0531ea2be6864b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a6d37e65b74335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda99fecfc6394241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5cd35bf9af4346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a39aab80b848a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda99fecfc6394241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13aed9224ff748cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5cd35bf9af4346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>