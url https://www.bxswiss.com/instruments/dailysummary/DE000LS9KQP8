--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a6d37e65b74335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f8720c652e4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5cd35bf9af4346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebe8525c4494498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13aed9224ff748cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5cd35bf9af4346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf09a37c6dcb415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebe8525c4494498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>