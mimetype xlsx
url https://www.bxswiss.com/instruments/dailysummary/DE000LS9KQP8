--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f8720c652e4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609e9216c9614ad0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebe8525c4494498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda73f5a5d8934d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf09a37c6dcb415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebe8525c4494498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e44a1ceac54342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda73f5a5d8934d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>