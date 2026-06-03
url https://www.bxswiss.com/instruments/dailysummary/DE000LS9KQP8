--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609e9216c9614ad0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcb2445727042b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda73f5a5d8934d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c81c151b0649ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e44a1ceac54342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda73f5a5d8934d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f676c8eed3c479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c81c151b0649ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>