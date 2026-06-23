--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcb2445727042b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd26d383b2c4825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c81c151b0649ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d98dafbcdb4197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f676c8eed3c479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c81c151b0649ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979b7b4c9b5e4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d98dafbcdb4197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>