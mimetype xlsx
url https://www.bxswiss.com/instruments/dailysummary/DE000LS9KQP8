--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd26d383b2c4825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref40773440c44c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d98dafbcdb4197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688c056c16394d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979b7b4c9b5e4ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d98dafbcdb4197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28cfd272c644aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688c056c16394d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>