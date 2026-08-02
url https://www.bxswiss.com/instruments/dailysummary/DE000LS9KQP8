--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref40773440c44c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacaf31150c24e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688c056c16394d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0946b59718d541b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28cfd272c644aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688c056c16394d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84620b2c0771413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0946b59718d541b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>275,348</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>