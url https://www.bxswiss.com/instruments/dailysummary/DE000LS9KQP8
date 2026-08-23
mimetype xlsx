--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacaf31150c24e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59be10b21d994f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0946b59718d541b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0b95ee6a4e476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84620b2c0771413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0946b59718d541b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790bd10f18c54168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0b95ee6a4e476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>