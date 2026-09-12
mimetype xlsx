--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59be10b21d994f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a62845704940e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0b95ee6a4e476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e54c2ca03f4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790bd10f18c54168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0b95ee6a4e476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5230a37980e54ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e54c2ca03f4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>