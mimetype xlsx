--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a62845704940e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9a75737a994a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e54c2ca03f4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978b92e4b9da4038"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5230a37980e54ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e54c2ca03f4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3bf761538e4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978b92e4b9da4038" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>285,512</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>