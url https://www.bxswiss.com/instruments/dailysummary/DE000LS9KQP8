--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9a75737a994a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687e59b79c26411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978b92e4b9da4038"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R816d518b8ee34ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3bf761538e4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978b92e4b9da4038" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa91d1f0a8c4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R816d518b8ee34ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Aktienanlagewerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>