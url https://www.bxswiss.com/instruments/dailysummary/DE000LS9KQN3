--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd29a55979954c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d9be2107354576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf88f069397204e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6beae6a7eea64dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f162d8132544d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf88f069397204e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826d473d165a458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6beae6a7eea64dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.594,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.626,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.558,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.602,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.692,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.748,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.660,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.665,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.699,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.747,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.675,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.705,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.740,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.671,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.687,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.714,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.670,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.712,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.662,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.688,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.602,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.650,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.652,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.652,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.582,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.584,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.499,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.644,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.495,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.570,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.592,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.610,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.559,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.593,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.642,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.717,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.641,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.714,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.670,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.671,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.575,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.591,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.581,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.581,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.471,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.500,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.502,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.535,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.466,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.481,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.559,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.545,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.652,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.662,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.608,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.657,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.575,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.685,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.545,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.681,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>