--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d9be2107354576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee3446140544933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6beae6a7eea64dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ca10020b6c4373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826d473d165a458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6beae6a7eea64dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ba1cea627349b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ca10020b6c4373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.499,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.644,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.495,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.570,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.575,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.685,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.545,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.681,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.686,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.711,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.643,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.665,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.815,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.835,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.742,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.771,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.758,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.824,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.753,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.816,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.953,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.809,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.947,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.881,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.936,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.873,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.919,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.915,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.989,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.912,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.985,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.023,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.020,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.068,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.152,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.173,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.145,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.132,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.216,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.167,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.187,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.208,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.246,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.184,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.244,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.269,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.311,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.244,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.301,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>