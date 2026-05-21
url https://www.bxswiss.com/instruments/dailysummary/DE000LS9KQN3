--- v7 (2026-04-24)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee3446140544933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d85bc677424d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ca10020b6c4373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63647d20d39a414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ba1cea627349b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ca10020b6c4373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a60c5d83bb44354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63647d20d39a414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.145,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.181,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.108,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.132,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.269,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.311,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.244,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.301,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.319,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.523,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.307,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.506,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.479,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.556,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.438,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.472,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.579,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.586,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.439,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.439,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.541,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.569,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.484,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.512,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.515,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.546,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.495,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.495,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.373,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.384,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.251,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.270,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.326,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.366,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.311,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.316,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.425,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.594,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.414,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.590,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.627,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.709,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.572,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.658,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.680,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.795,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.679,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.779,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.791,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.922,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.756,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.910,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.830,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.957,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.762,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.767,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.954,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.021,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.889,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.983,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.954,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.021,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.889,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.983,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.081,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.090,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.930,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.992,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.899,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.988,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.828,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.868,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.858,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.925,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.768,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.844,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.919,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.009,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.902,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.998,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>