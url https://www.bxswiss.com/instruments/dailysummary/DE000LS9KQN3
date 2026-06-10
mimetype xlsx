--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d85bc677424d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32f38520ee74b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63647d20d39a414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84635bf3c5eb4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a60c5d83bb44354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63647d20d39a414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c253dbc8264ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84635bf3c5eb4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.791,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.922,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.756,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.910,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.919,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.009,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.902,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.998,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.943,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.044,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.871,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.893,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.957,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.993,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.889,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.948,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.950,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.009,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.932,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.945,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.962,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.038,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.840,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.861,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.897,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.974,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.874,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.974,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.020,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.031,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.950,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.981,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.008,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.114,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.945,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.079,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.310,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.203,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.182,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.248,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.224,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.093,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.929,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.063,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.003,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.033,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.867,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.873,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.849,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.929,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.828,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.894,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.942,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.968,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.771,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.771,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>