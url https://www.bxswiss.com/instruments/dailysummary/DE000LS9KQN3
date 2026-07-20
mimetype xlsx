--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32f38520ee74b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf6ad05adbd4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84635bf3c5eb4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b01db99fc642ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c253dbc8264ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84635bf3c5eb4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939c05ea4c7e4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b01db99fc642ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>4.771,631</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.178,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.161,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.217,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.329,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.194,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.229,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.025,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.053,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.950,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.988,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.027,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.049,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.953,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.002,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.057,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.083,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.813,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.878,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.828,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.849,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.749,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.822,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.874,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.888,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.698,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.836,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.911,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.021,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.894,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.018,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.030,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.069,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.895,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.946,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.862,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.947,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.781,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.792,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.854,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.883,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.847,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.872,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.853,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.979,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.838,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.957,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.843,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.849,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.700,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.740,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.797,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.905,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.726,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.811,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.002,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.056,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.945,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.013,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.970,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.953,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.116,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.065,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.031,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.116,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.069,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.014,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.149,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.200,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.215,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.015,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.030,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.048,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.048,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.945,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.971,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.048,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.048,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.945,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.971,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.858,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.998,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.850,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.956,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>