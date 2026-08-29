--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf6ad05adbd4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966118bf069c43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b01db99fc642ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97b346da60d4352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939c05ea4c7e4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b01db99fc642ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727a93951fcc4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97b346da60d4352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>4.956,771</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.695,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.716,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.576,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.683,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.664,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.731,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.513,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.547,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.534,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.726,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.533,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.630,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.762,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.836,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.669,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.682,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.778,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.889,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.653,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.866,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.930,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.034,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.928,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.016,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.054,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.157,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.002,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.083,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.075,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.048,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.118,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.173,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.200,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.080,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.091,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.080,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.070,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.095,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.255,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.230,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.229,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.292,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.197,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.265,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.257,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.311,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.250,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.302,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.340,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.352,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.283,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.347,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.227,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.227,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.090,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.116,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.019,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.023,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.960,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.011,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.021,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.927,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.955,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.002,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.013,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.904,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.949,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.924,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.944,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.789,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.810,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.862,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.951,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.854,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.893,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.946,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.974,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.904,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.920,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.213,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.077,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.148,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.173,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.223,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.155,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>