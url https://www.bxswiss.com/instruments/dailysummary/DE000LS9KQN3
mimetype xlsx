--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966118bf069c43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095f02e57229415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97b346da60d4352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866a9c9831924d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727a93951fcc4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97b346da60d4352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5c30c7ed564eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866a9c9831924d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.340,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.352,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.283,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.347,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.173,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.223,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.133,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.155,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.056,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.082,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.013,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.077,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.093,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.094,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.969,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.044,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.038,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.198,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.009,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.187,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.156,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.096,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.174,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.246,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.362,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.244,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.304,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.348,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.360,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.327,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.342,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.343,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.386,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.274,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.296,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.279,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.294,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.219,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.272,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.255,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.277,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.145,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.165,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.202,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.274,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.247,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.085,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.088,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.968,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.017,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.035,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.115,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.010,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.082,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.197,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.192,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.334,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.332,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>