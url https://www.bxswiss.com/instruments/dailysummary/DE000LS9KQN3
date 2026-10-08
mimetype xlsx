--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095f02e57229415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d0a99e6f504bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866a9c9831924d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2d6495a91b4345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5c30c7ed564eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866a9c9831924d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a666f034214462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2d6495a91b4345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.348,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.360,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.327,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.342,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.214,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.334,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.214,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.332,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.386,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.408,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.330,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.341,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.467,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.553,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.460,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.551,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.585,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.666,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.563,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.664,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.684,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.694,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.591,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.615,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.569,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.607,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.534,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.566,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.695,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.722,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.634,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.648,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.630,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.805,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.620,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.701,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.727,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.801,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.727,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.766,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.711,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.722,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.679,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.713,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.831,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.831,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.673,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.725,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.784,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.920,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.780,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.860,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.872,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.922,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.838,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.891,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.957,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.043,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.957,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.022,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.992,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6.000,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.883,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.915,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>