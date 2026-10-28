--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d0a99e6f504bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ce9a55d34048bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2d6495a91b4345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6eb02ef07a40a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a666f034214462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2d6495a91b4345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde20a96df3a435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6eb02ef07a40a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Halbleiter Technologien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.630,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.805,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.620,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.701,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.992,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.000,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.883,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.915,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.886,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.919,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.839,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.888,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.820,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.845,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.705,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.708,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.697,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.705,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.583,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.602,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.541,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.594,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.487,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.544,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.652,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.690,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.540,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.543,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.312,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.330,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.277,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.279,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.293,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.197,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.225,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.257,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.301,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.200,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.296,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.218,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.268,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.224,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.293,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.340,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.252,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.307,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.188,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.215,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.055,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.074,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.092,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.007,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.076,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.070,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.215,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.044,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.181,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.174,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.331,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.173,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5.318,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>