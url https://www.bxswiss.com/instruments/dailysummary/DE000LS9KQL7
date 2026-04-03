--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafa6f2ad4634ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cddad9dbd94488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8832886f234797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc066439f0045b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4996146a87d74785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8832886f234797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cde0f40d3446ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc066439f0045b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>180,372</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,748</x:t>
-[...377 lines deleted...]
-          <x:t>176,144</x:t>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>