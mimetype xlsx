--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cddad9dbd94488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173e342a9c724e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc066439f0045b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c283e2eb5674bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cde0f40d3446ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc066439f0045b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b07aaac6f04213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c283e2eb5674bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>179,385</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,173</x:t>
-[...598 lines deleted...]
-          <x:t>179,471</x:t>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>