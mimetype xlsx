--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173e342a9c724e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb013833aa44796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c283e2eb5674bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009bd9c863f545fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b07aaac6f04213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c283e2eb5674bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a53e910c144c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009bd9c863f545fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,268</x:t>
-[...441 lines deleted...]
-          <x:t>180,088</x:t>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>