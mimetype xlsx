--- v8 (2026-05-20)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb013833aa44796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55dc6b4764044a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009bd9c863f545fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d7dea08ea64c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a53e910c144c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009bd9c863f545fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84ddaecf4b54db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d7dea08ea64c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>