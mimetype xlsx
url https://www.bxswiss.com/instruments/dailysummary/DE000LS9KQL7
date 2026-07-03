--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55dc6b4764044a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83e3b1e8d4140cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d7dea08ea64c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ff374f758e46b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc84ddaecf4b54db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d7dea08ea64c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146ed83de07e402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ff374f758e46b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>177,521</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,180</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>