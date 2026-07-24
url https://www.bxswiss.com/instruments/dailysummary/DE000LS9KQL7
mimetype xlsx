--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83e3b1e8d4140cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab47951754e4185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ff374f758e46b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4356a9b6234f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146ed83de07e402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ff374f758e46b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246f9c6a50a146e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4356a9b6234f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>