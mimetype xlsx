--- v11 (2026-07-24)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab47951754e4185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aad0ef40f634664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4356a9b6234f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ed68d26deb4565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246f9c6a50a146e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4356a9b6234f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632172f1af994d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ed68d26deb4565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>182,143</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>