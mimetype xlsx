--- v12 (2026-09-03)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aad0ef40f634664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5e9448136b4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ed68d26deb4565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628e8a9c33014c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632172f1af994d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ed68d26deb4565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb178f706c3b4421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628e8a9c33014c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>183,048</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,698</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>184,091</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>183,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>183,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,275</x:t>
-[...296 lines deleted...]
-          <x:t>185,113</x:t>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>