--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5e9448136b4173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4c2ecfc6ae4318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628e8a9c33014c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2c2ad91e0e447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb178f706c3b4421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628e8a9c33014c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3b9c83244b4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2c2ad91e0e447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>