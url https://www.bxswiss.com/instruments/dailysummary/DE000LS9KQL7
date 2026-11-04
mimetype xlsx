--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4c2ecfc6ae4318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab03272dcedf4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2c2ad91e0e447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850c32a35cd24ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3b9c83244b4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2c2ad91e0e447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd963ff036674ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850c32a35cd24ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUPP Models USA &amp; ROW 3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>