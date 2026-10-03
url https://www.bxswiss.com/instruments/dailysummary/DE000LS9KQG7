--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c36803885f047f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a52f968b0640a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d220b9889a4a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b18310763b4bab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab697c3dd37040c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d220b9889a4a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8783c00441c847bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b18310763b4bab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>