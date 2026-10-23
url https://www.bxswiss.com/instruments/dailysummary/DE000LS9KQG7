--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a52f968b0640a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e2395b9e0d4b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b18310763b4bab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7240ad5bb7e1436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8783c00441c847bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b18310763b4bab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0c8cd590774b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7240ad5bb7e1436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>140,183</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,342</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>140,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>