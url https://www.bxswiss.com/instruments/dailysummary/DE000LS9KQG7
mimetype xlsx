--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a4935346db4746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19df61a5a3fb4a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ecff12153a42a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37df9a2bc1434c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfca9180695a4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ecff12153a42a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47413bd61efe4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37df9a2bc1434c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>131,047</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,967</x:t>
-[...571 lines deleted...]
-          <x:t>130,293</x:t>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>