--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19df61a5a3fb4a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf493704514584736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37df9a2bc1434c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a1ae8007da44b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47413bd61efe4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37df9a2bc1434c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2276cdcbfa1a44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a1ae8007da44b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>130,963</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,534</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>131,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,013</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>