--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf493704514584736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcffa2857de48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a1ae8007da44b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60e405065054b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2276cdcbfa1a44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a1ae8007da44b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9708cb609474210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60e405065054b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,069</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>135,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,496</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>