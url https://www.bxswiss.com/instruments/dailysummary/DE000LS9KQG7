--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcffa2857de48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d973a41e1b54bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60e405065054b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5d39ffb8854372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9708cb609474210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60e405065054b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83165e40bd634365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5d39ffb8854372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>