--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d973a41e1b54bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c2d00613b840bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5d39ffb8854372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd73b7d392440c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83165e40bd634365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5d39ffb8854372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24acf1707fc48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd73b7d392440c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>