--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c2d00613b840bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbac2e62d58d489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd73b7d392440c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12bb8a2196044ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra24acf1707fc48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd73b7d392440c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4215ff0da77d498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12bb8a2196044ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,341</x:t>
-[...306 lines deleted...]
-          <x:t>137,172</x:t>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>