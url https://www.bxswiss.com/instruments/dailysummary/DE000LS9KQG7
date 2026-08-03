--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbac2e62d58d489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1257f47ee05143bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12bb8a2196044ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1233961d8ce4d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4215ff0da77d498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12bb8a2196044ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb258ce96c43474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1233961d8ce4d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>138,777</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,678</x:t>
-[...168 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,527</x:t>
-[...279 lines deleted...]
-          <x:t>139,484</x:t>
+          <x:t>136,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>