--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1257f47ee05143bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5807b02887aa4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1233961d8ce4d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26980eee07b44a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb258ce96c43474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1233961d8ce4d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e54616b48f4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26980eee07b44a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>