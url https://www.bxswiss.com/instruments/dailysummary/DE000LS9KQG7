--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5807b02887aa4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c36803885f047f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26980eee07b44a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d220b9889a4a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e54616b48f4cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26980eee07b44a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab697c3dd37040c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d220b9889a4a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>must have bluechips</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>141,451</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,828</x:t>
-[...259 lines deleted...]
-          <x:t>141,779</x:t>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,271</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>139,906</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>