--- v12 (2026-09-04)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e7691079234316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d2652b0f3c4885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb57bd78b4d84137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c8caef566741af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db92179ee7d491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb57bd78b4d84137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077bddc628a54801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c8caef566741af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>