--- v13 (2026-09-25)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d2652b0f3c4885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285754eee6724b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c8caef566741af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37eee27e89834cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077bddc628a54801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c8caef566741af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ed330c9d5241ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37eee27e89834cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>