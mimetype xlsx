--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285754eee6724b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949154411a564ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37eee27e89834cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e78aa218f884540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ed330c9d5241ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37eee27e89834cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdef2b27a7d04178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e78aa218f884540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>