--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra946e8f4f9184bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9756f8e55c4b4fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e0ef0a6a494e71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d93e775acb440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7a47f7ac8744762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e0ef0a6a494e71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae763fc24bc494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d93e775acb440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>157,907</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>