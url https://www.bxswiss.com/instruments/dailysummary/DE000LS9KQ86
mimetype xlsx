--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9756f8e55c4b4fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dd8f2d88a74b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d93e775acb440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dce228c6604789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae763fc24bc494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d93e775acb440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0838534e83704009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dce228c6604789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>