--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dd8f2d88a74b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32dcd25ed86f4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dce228c6604789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9f103cb2ec492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0838534e83704009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dce228c6604789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c4fa3c016c4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9f103cb2ec492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>