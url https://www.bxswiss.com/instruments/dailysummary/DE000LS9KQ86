--- v7 (2026-05-16)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32dcd25ed86f4dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a27e0f40f004a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9f103cb2ec492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda65f79745244325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c4fa3c016c4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9f103cb2ec492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra113c38fc2a342db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda65f79745244325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>