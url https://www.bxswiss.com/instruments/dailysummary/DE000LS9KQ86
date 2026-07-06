--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a27e0f40f004a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118e533a4ee94db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda65f79745244325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d17d0ebe1e4f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra113c38fc2a342db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda65f79745244325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a477c288764b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d17d0ebe1e4f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,331</x:t>
@@ -690,31 +285,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>