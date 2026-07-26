--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118e533a4ee94db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970cf8685ebe4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d17d0ebe1e4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f044f3152f4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a477c288764b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d17d0ebe1e4f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0252b0fe53bd48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f044f3152f4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...141 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,462</x:t>
-[...387 lines deleted...]
-          <x:t>167,528</x:t>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>