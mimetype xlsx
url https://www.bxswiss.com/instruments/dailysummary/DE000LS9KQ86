--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970cf8685ebe4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2851f3812c44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f044f3152f4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75576ee542044d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0252b0fe53bd48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f044f3152f4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc778fb6bed94863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75576ee542044d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>