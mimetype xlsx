--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2851f3812c44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e7691079234316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75576ee542044d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb57bd78b4d84137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc778fb6bed94863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75576ee542044d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db92179ee7d491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb57bd78b4d84137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>