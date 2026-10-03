--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29925aef8688498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bd1927cfcb42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb9a6f262144f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707feef332d8494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3918c44d93d84c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb9a6f262144f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a84d325bfb4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707feef332d8494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>