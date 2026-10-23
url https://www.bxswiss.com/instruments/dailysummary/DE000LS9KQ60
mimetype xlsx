--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bd1927cfcb42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a28a51df014435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707feef332d8494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd820cff158e041aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a84d325bfb4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707feef332d8494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79bd956712a040e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd820cff158e041aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>146,606</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,832</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>