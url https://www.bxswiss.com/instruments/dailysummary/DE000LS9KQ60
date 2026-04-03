--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3f2718d27b433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5990c9dc5a4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a953d90bde4d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea5168a0f1d4c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56f16cbcf6e4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a953d90bde4d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31606425f487447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea5168a0f1d4c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>146,630</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>