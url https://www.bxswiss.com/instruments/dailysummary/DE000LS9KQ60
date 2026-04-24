--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5990c9dc5a4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c76792c17c4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea5168a0f1d4c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554a933bf1544381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31606425f487447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea5168a0f1d4c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6710f4288d41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554a933bf1544381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>