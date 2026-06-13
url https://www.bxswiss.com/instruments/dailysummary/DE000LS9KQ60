--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5c76792c17c4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5492b304e34da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554a933bf1544381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315acd0b909841c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6710f4288d41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554a933bf1544381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2069988dba4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315acd0b909841c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>136,069</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>