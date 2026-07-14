--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5492b304e34da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74ad27b711648e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315acd0b909841c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192a5c2ade55473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2069988dba4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315acd0b909841c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbede1a4e53de4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192a5c2ade55473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>141,947</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,041</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>