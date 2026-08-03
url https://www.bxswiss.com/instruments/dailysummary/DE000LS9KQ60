--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74ad27b711648e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098965fc544644f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192a5c2ade55473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfe5660434b430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbede1a4e53de4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192a5c2ade55473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb67032abd8d4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfe5660434b430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>