--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098965fc544644f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree418c577a224519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfe5660434b430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1f5784a82847c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb67032abd8d4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfe5660434b430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5df8a9157346f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1f5784a82847c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>147,551</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>148,788</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>