--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree418c577a224519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29925aef8688498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1f5784a82847c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb9a6f262144f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5df8a9157346f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1f5784a82847c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3918c44d93d84c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb9a6f262144f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Selbstläufer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>