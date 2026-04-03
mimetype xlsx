--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ac1d48e93847ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f7fd50fab248ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc62d2d0f3f4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a3924907e543b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b186c0e438446ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc62d2d0f3f4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e8fe595024265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a3924907e543b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>