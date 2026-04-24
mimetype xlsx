--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f7fd50fab248ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b9384d8c57409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a3924907e543b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe0d23594024eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e8fe595024265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a3924907e543b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d105c9b3a8a49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe0d23594024eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>