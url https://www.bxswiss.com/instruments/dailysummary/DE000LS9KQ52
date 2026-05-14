--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b9384d8c57409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eddfc64e4d94a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe0d23594024eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014f08e374314d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d105c9b3a8a49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe0d23594024eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc654ddeff94fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014f08e374314d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>