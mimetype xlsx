--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eddfc64e4d94a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c7585daecd413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014f08e374314d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d89c7bf226485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc654ddeff94fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014f08e374314d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96185a13ca74917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d89c7bf226485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,725</x:t>
-[...279 lines deleted...]
-          <x:t>127,303</x:t>
+          <x:t>127,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>