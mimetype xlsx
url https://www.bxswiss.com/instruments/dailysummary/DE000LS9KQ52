--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c7585daecd413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dae630c64d4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d89c7bf226485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0056788d0f824f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96185a13ca74917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d89c7bf226485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a76e94e85145b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0056788d0f824f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,433</x:t>
-[...161 lines deleted...]
-          <x:t>128,837</x:t>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,039</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>127,693</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,383</x:t>
-[...269 lines deleted...]
-          <x:t>126,310</x:t>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>