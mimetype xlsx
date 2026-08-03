--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dae630c64d4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bb5e8cf9944dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0056788d0f824f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7339362813e46c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a76e94e85145b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0056788d0f824f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a4104952ae4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7339362813e46c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>