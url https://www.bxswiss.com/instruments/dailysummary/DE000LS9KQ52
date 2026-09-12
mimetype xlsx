--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bb5e8cf9944dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0a82dd0b0c4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7339362813e46c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e8b35436eb4dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a4104952ae4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7339362813e46c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d9d062f84242b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e8b35436eb4dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...485 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,620</x:t>
-[...90 lines deleted...]
-          <x:t>128,799</x:t>
+          <x:t>129,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>