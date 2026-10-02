--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0a82dd0b0c4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fc3c36047d4916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e8b35436eb4dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bd63e7d4fc45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d9d062f84242b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e8b35436eb4dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8133c3ccfd3349d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bd63e7d4fc45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>