--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fc3c36047d4916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393c1730ef264e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bd63e7d4fc45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02acc0090e8b4726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8133c3ccfd3349d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bd63e7d4fc45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abcde1a6a194117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02acc0090e8b4726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaristokraten 2te Reihe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>