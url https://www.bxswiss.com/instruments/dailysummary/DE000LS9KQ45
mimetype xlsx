--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7caa30fb3649b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bcf68c31b2407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813210d945594daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eceb3837c4b465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffac561215a459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813210d945594daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c13bb3807d4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eceb3837c4b465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,347 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>