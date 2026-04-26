--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bcf68c31b2407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e1d0b0caf74578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eceb3837c4b465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24be66baf00b40b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c13bb3807d4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eceb3837c4b465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e79c3c88cf4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24be66baf00b40b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,552 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>180,328</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,127</x:t>
-[...350 lines deleted...]
-          <x:t>176,682</x:t>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>