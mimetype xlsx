--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e1d0b0caf74578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02aa02a778d4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24be66baf00b40b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443dff6d14424b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e79c3c88cf4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24be66baf00b40b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140a535af8ea4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443dff6d14424b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,334 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...282 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>