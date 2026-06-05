--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02aa02a778d4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd35be45c3834a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443dff6d14424b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fcce061b284101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140a535af8ea4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443dff6d14424b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra828ed99a3154c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fcce061b284101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>168,971</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,687</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>