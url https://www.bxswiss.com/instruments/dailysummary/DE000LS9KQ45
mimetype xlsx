--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd35be45c3834a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8dd282f5ce24d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fcce061b284101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea61939ca37b4707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra828ed99a3154c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fcce061b284101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c93fb26960842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea61939ca37b4707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>