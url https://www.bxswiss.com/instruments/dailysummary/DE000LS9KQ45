--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8dd282f5ce24d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5a6d54bb404f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea61939ca37b4707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f768d361e154f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c93fb26960842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea61939ca37b4707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33dd77c9ce384c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f768d361e154f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>