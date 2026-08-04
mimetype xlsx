--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5a6d54bb404f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e18cc905df44cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f768d361e154f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe0472b6dca46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33dd77c9ce384c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f768d361e154f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8fb683fc2e4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe0472b6dca46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>