--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e18cc905df44cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0738fe65e3c0475c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe0472b6dca46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaa847fab1345d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8fb683fc2e4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe0472b6dca46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab1b92cdcf04316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaa847fab1345d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>190,117</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,735</x:t>
-[...539 lines deleted...]
-          <x:t>180,672</x:t>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>