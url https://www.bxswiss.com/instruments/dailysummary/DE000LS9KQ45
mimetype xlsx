--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0738fe65e3c0475c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca06c5280464226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaa847fab1345d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4354f889780490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab1b92cdcf04316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaa847fab1345d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d3aa27418f46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4354f889780490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>192,871</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,232</x:t>
-[...463 lines deleted...]
-          <x:t>194,591</x:t>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>