--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca06c5280464226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b4a8e93dde45d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4354f889780490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R890ce06d84b145f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d3aa27418f46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4354f889780490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5fb47e943e44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R890ce06d84b145f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>