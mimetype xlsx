--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b4a8e93dde45d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1266bef5d94b4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R890ce06d84b145f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d77bf701a0b4b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5fb47e943e44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R890ce06d84b145f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3bab0287ec4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d77bf701a0b4b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>the10Pharma - Buy what you need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KQ45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,338</x:t>
-[...151 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,298</x:t>
-[...225 lines deleted...]
-          <x:t>188,324</x:t>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>