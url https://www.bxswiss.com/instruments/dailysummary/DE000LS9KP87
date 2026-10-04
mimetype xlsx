--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791bdcef4c334103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983a06fce6f245f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac6120f8ab04931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68e9074fee64e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952e8bea0a504c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac6120f8ab04931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae84007ce644413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68e9074fee64e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>157,486</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,767</x:t>
-[...458 lines deleted...]
-          <x:t>157,824</x:t>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>