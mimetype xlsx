--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983a06fce6f245f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15324a63ddb492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68e9074fee64e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28c307147474863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae84007ce644413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68e9074fee64e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93aed9e27fc8454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28c307147474863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>