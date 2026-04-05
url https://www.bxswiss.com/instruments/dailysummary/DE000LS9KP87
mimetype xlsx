--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf828414164494ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffb76fb6d624354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5c8b92b3669482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7039af03c151484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79401d0346b046df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5c8b92b3669482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cde35f297443ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7039af03c151484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>