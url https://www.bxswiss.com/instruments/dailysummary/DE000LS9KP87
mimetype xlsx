--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffb76fb6d624354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8abb98c69c46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7039af03c151484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada63b52b9c34c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28cde35f297443ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7039af03c151484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59cc2609daa34625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada63b52b9c34c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>138,363</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>