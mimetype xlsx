--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8abb98c69c46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb126eaa07a894050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada63b52b9c34c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bdf7eae5fd4a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59cc2609daa34625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada63b52b9c34c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59fd79236754aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bdf7eae5fd4a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>146,299</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>