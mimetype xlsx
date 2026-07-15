--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb126eaa07a894050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40b80e81a0144a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bdf7eae5fd4a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b3a20ebdd24256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59fd79236754aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bdf7eae5fd4a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50e9b8e4ceb4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b3a20ebdd24256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>152,348</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>