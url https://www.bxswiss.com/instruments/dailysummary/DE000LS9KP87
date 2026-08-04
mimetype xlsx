--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40b80e81a0144a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49830274d9a54282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b3a20ebdd24256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaf42c74d2446fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50e9b8e4ceb4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b3a20ebdd24256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9792efe2b49a461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaf42c74d2446fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>156,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>