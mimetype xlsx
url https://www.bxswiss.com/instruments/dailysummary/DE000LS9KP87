--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49830274d9a54282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2c0dff249344d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaf42c74d2446fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra638c6baab0946d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9792efe2b49a461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaf42c74d2446fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5483dcbcce74b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra638c6baab0946d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>