--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2c0dff249344d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791bdcef4c334103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra638c6baab0946d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac6120f8ab04931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5483dcbcce74b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra638c6baab0946d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952e8bea0a504c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac6120f8ab04931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Auf dem Holzweg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>157,542</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>