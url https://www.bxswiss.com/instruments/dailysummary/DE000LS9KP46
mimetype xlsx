--- v13 (2026-08-31)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e76a12662c4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d311ab8954f408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443fe557f034416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57d1ed51cad4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f38b9ba3ef140bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443fe557f034416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re563f41038ae45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57d1ed51cad4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>220,942</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>222,232</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>