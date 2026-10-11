--- v14 (2026-09-21)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d311ab8954f408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4540099dbae4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57d1ed51cad4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390aa96633974a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re563f41038ae45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57d1ed51cad4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9668d5560f47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390aa96633974a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>