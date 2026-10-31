--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4540099dbae4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb77e99a7444499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390aa96633974a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36fcd8453eb94836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9668d5560f47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390aa96633974a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080f7989497847bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36fcd8453eb94836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>