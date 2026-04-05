--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7f7b4818bf433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd707b222ffbf404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2604d274044c4d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c1de3bf2ed41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R582fd8d4fd854d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2604d274044c4d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb9187687274924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c1de3bf2ed41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>