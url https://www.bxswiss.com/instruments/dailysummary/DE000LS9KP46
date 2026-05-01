--- v6 (2026-04-05)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd707b222ffbf404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra679235cef834ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c1de3bf2ed41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8386f8ef1d645f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb9187687274924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c1de3bf2ed41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230445580f024b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8386f8ef1d645f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>