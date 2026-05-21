--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra679235cef834ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86a78d2bbdd45a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8386f8ef1d645f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfcb31da8f0425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230445580f024b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8386f8ef1d645f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ba7234affb45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfcb31da8f0425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,391</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>195,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,585</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>