--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86a78d2bbdd45a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab9ed18684a4400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dfcb31da8f0425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160b0a58154a4533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ba7234affb45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dfcb31da8f0425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80163c51a51d498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160b0a58154a4533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>