--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab9ed18684a4400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f82cebcd5ab489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160b0a58154a4533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86962f3837914c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80163c51a51d498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160b0a58154a4533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2a396506114ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86962f3837914c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>207,115</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,445</x:t>
-[...301 lines deleted...]
-          <x:t>203,215</x:t>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>