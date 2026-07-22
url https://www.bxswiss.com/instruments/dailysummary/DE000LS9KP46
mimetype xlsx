--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f82cebcd5ab489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6857403b77c24515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86962f3837914c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0fa7c4afd1e41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2a396506114ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86962f3837914c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588fc2a365fc4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0fa7c4afd1e41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>