--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6857403b77c24515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0f7232cf72400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0fa7c4afd1e41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6469c0910ea94e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588fc2a365fc4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0fa7c4afd1e41e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d76ada2fff473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6469c0910ea94e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>