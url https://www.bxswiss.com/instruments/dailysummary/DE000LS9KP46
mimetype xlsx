--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0f7232cf72400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e76a12662c4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6469c0910ea94e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R443fe557f034416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d76ada2fff473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6469c0910ea94e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f38b9ba3ef140bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R443fe557f034416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Anlage in Qualitätstitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KP46</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>