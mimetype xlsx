--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5c1c56a31c400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09d28f6c5534b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9d254c8bb6491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d8d7b0cdfb453a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7975c7c3d194dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9d254c8bb6491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd1ce41b07f43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d8d7b0cdfb453a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>747,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>