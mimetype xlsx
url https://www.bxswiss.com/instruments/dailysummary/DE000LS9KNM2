--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09d28f6c5534b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d2b8028e104a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d8d7b0cdfb453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3893091e3c4bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd1ce41b07f43cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d8d7b0cdfb453a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b53e9202c1644c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3893091e3c4bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>758,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>769,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>768,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>777,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>