--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d2b8028e104a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raabbdd6689c7449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3893091e3c4bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309e2182489c4241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b53e9202c1644c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3893091e3c4bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598bee2ad4a74911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309e2182489c4241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>810,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>799,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>847,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>847,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>