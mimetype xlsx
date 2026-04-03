--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f47de6c79e14d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00943fc43638471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aac979b43814ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5fc8452114401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc450cc4c092c4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aac979b43814ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cba0c4b7124c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5fc8452114401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>