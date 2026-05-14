--- v7 (2026-04-03)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00943fc43638471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795744cc4379486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5fc8452114401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569673ebdb344261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cba0c4b7124c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5fc8452114401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1654628e7b4a45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569673ebdb344261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>540,569</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>