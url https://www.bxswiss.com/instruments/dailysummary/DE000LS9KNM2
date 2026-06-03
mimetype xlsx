--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795744cc4379486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re046b78b2cb84e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569673ebdb344261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f066c0be8e04812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1654628e7b4a45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569673ebdb344261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a76d8ee0a4b41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f066c0be8e04812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>662,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>729,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>