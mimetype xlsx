--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re046b78b2cb84e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efc179b31064d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f066c0be8e04812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re537c33425f04058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a76d8ee0a4b41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f066c0be8e04812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ce3223eec34112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re537c33425f04058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>809,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>