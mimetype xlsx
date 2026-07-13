--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3efc179b31064d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad5f9920ff64c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re537c33425f04058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b2a68607af4e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ce3223eec34112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re537c33425f04058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ab3aebeeb74a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b2a68607af4e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>752,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>844,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>826,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>