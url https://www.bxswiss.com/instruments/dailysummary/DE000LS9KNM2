--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad5f9920ff64c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4788d1863f64404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b2a68607af4e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ade3b521ed4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ab3aebeeb74a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b2a68607af4e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c840f27c0642fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ade3b521ed4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>812,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>787,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>