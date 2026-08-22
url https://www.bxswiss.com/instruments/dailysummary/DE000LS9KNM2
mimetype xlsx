--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4788d1863f64404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5c1c56a31c400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ade3b521ed4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree9d254c8bb6491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c840f27c0642fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ade3b521ed4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7975c7c3d194dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree9d254c8bb6491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FANG und Co.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>