--- v5 (2026-02-22)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529221f6a5e243c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299baa1a818849b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48fa985a4b80424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1178463302436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52434357b73e4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48fa985a4b80424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698698a58782496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1178463302436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>164,761</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>