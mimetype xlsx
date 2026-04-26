--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299baa1a818849b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e1b680ff8b4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1178463302436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc104e2eb312b4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698698a58782496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1178463302436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raedb865f45fb4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc104e2eb312b4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>164,137</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,128</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>166,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,321</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>