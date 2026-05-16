--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e1b680ff8b4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ba33f67cd147bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc104e2eb312b4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4513a4acc82b4ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raedb865f45fb4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc104e2eb312b4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24370c8252354005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4513a4acc82b4ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>