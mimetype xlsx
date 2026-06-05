--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ba33f67cd147bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1497c103986472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4513a4acc82b4ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81a511bbc1d4ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24370c8252354005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4513a4acc82b4ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57844ac5178a496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81a511bbc1d4ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>