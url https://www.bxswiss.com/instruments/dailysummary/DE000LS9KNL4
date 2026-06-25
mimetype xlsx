--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1497c103986472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd53158018d4d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra81a511bbc1d4ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0215d89d00a2408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57844ac5178a496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra81a511bbc1d4ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaef8f8d43a84b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0215d89d00a2408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...382 lines deleted...]
-          <x:t>221,610</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,855</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>