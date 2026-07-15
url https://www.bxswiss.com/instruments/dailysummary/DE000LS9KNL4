--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd53158018d4d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b45904b453740d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0215d89d00a2408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709276827e0b4ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaef8f8d43a84b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0215d89d00a2408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bbc2d8a1c0494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709276827e0b4ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,372</x:t>
-[...279 lines deleted...]
-          <x:t>236,972</x:t>
+          <x:t>215,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>