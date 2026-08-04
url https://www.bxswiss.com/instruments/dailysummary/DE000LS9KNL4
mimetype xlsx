--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b45904b453740d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdc8053f9654fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709276827e0b4ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c69bfa08ad40de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bbc2d8a1c0494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709276827e0b4ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25822cda2164b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c69bfa08ad40de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>