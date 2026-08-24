--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdc8053f9654fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf18376e183a42cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c69bfa08ad40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c26c5a416ed4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25822cda2164b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c69bfa08ad40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc97ca1f6954145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c26c5a416ed4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,939</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>215,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,981</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>