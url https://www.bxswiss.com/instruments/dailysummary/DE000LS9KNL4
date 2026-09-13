--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf18376e183a42cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2e3e3f8d4e406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c26c5a416ed4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8da42318244e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc97ca1f6954145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c26c5a416ed4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553812fc57fb409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8da42318244e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>