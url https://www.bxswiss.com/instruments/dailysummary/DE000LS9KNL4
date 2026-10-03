--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2e3e3f8d4e406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56781ff9a874204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8da42318244e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6628025b6644b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553812fc57fb409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8da42318244e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f5612350964f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6628025b6644b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>