--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56781ff9a874204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53219ced97494586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6628025b6644b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raadfd789537842de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f5612350964f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6628025b6644b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb0c625537045c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raadfd789537842de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ackermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>