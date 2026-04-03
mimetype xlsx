--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660b6a89d927496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c0365ba22f4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96137ff2518f48fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56459bac96bc4619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bd0e687a284f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96137ff2518f48fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059fe8506a61422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56459bac96bc4619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>