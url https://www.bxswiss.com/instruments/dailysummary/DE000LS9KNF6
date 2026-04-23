--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c0365ba22f4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf9be0ccf7c4b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56459bac96bc4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0905928b0f4007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059fe8506a61422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56459bac96bc4619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252e052f82894b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0905928b0f4007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>