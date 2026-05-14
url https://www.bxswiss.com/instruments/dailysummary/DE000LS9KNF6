--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf9be0ccf7c4b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a8d45df72c4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0905928b0f4007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf30a77a6234f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252e052f82894b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0905928b0f4007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f78b8de62944a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf30a77a6234f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>