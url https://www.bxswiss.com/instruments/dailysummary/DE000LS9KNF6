--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a8d45df72c4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9940c297e03a471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf30a77a6234f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7ed51f1c204b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f78b8de62944a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf30a77a6234f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b877f93ac284722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7ed51f1c204b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>