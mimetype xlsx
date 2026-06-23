--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9940c297e03a471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829756006be842a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7ed51f1c204b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242f3d32e7fd460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b877f93ac284722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7ed51f1c204b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c26ba7739654b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242f3d32e7fd460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>