--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829756006be842a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2c3ef831054087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242f3d32e7fd460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288db2f4d1f54d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c26ba7739654b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242f3d32e7fd460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb636bbaf0074673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288db2f4d1f54d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>