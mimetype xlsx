--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2c3ef831054087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6357854f1074f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288db2f4d1f54d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccdc4da91704e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb636bbaf0074673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288db2f4d1f54d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cc8d9482b1472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccdc4da91704e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>