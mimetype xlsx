--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6357854f1074f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae2e66ff5ef4f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ccdc4da91704e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cfaf8eae114e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2cc8d9482b1472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ccdc4da91704e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78b29c7050e402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cfaf8eae114e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>367,429</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,946</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>364,508</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>