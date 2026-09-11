--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae2e66ff5ef4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22105e178d4e41c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cfaf8eae114e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a96848774d040db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78b29c7050e402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cfaf8eae114e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4275c6dcf974991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a96848774d040db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>