--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22105e178d4e41c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f00a7fb7874a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a96848774d040db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369e5faabbe242b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4275c6dcf974991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a96848774d040db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6d099e21b24f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369e5faabbe242b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>371,009</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>366,957</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>372,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,014</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>