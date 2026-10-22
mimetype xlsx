--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f00a7fb7874a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dfaf3cba6241f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369e5faabbe242b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a3e11098e94bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6d099e21b24f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369e5faabbe242b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5554b83f162d45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a3e11098e94bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Player Top 1</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KNF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>